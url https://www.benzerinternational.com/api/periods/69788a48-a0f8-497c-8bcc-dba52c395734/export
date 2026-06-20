--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -414,51 +414,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:Q20"/>
+  <dimension ref="A1:Q24"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="16.83203125" customWidth="1"/>
     <col min="2" max="2" width="11.83203125" customWidth="1"/>
     <col min="3" max="3" width="11.83203125" customWidth="1"/>
     <col min="4" max="4" width="11.83203125" customWidth="1"/>
     <col min="5" max="5" width="11.83203125" customWidth="1"/>
     <col min="6" max="6" width="11.83203125" customWidth="1"/>
     <col min="7" max="7" width="11.83203125" customWidth="1"/>
     <col min="8" max="8" width="11.83203125" customWidth="1"/>
     <col min="9" max="9" width="11.83203125" customWidth="1"/>
     <col min="10" max="10" width="11.83203125" customWidth="1"/>
     <col min="11" max="11" width="11.83203125" customWidth="1"/>
     <col min="12" max="12" width="11.83203125" customWidth="1"/>
     <col min="13" max="13" width="11.83203125" customWidth="1"/>
     <col min="14" max="14" width="11.83203125" customWidth="1"/>
     <col min="15" max="15" width="11.83203125" customWidth="1"/>
     <col min="16" max="16" width="11.83203125" customWidth="1"/>
     <col min="17" max="17" width="12.83203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
@@ -917,638 +917,850 @@
       </c>
       <c r="K9" t="str">
         <v>—</v>
       </c>
       <c r="L9" t="str">
         <v>—</v>
       </c>
       <c r="M9" t="str">
         <v>—</v>
       </c>
       <c r="N9" t="str">
         <v>—</v>
       </c>
       <c r="O9" t="str">
         <v>—</v>
       </c>
       <c r="P9" t="str">
         <v>—</v>
       </c>
       <c r="Q9" s="1">
         <v>395</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
-        <v>Fixtures</v>
+        <v>Office</v>
       </c>
       <c r="B10" t="str">
         <v>—</v>
       </c>
       <c r="C10" t="str">
         <v>—</v>
       </c>
       <c r="D10" t="str">
         <v>—</v>
       </c>
       <c r="E10" t="str">
         <v>—</v>
       </c>
       <c r="F10" t="str">
         <v>—</v>
       </c>
-      <c r="G10" s="1">
-        <v>8.28</v>
+      <c r="G10" t="str">
+        <v>—</v>
       </c>
       <c r="H10" t="str">
         <v>—</v>
       </c>
       <c r="I10" t="str">
         <v>—</v>
       </c>
-      <c r="J10" s="1">
-        <v>100.85000000000001</v>
+      <c r="J10" t="str">
+        <v>—</v>
       </c>
       <c r="K10" t="str">
         <v>—</v>
       </c>
       <c r="L10" t="str">
         <v>—</v>
       </c>
       <c r="M10" t="str">
         <v>—</v>
       </c>
       <c r="N10" t="str">
         <v>—</v>
       </c>
       <c r="O10" t="str">
         <v>—</v>
       </c>
       <c r="P10" t="str">
         <v>—</v>
       </c>
       <c r="Q10" s="1">
-        <v>109.13000000000001</v>
+        <v>3.18</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
-        <v>Insurance</v>
+        <v>Fixtures</v>
       </c>
       <c r="B11" t="str">
         <v>—</v>
       </c>
       <c r="C11" t="str">
         <v>—</v>
       </c>
       <c r="D11" t="str">
         <v>—</v>
       </c>
-      <c r="E11" s="1">
-        <v>22.58</v>
+      <c r="E11" t="str">
+        <v>—</v>
       </c>
       <c r="F11" t="str">
         <v>—</v>
       </c>
-      <c r="G11" t="str">
-        <v>—</v>
+      <c r="G11" s="1">
+        <v>8.28</v>
       </c>
       <c r="H11" t="str">
         <v>—</v>
       </c>
       <c r="I11" t="str">
         <v>—</v>
       </c>
-      <c r="J11" t="str">
-        <v>—</v>
+      <c r="J11" s="1">
+        <v>100.85000000000001</v>
       </c>
       <c r="K11" t="str">
         <v>—</v>
       </c>
       <c r="L11" t="str">
         <v>—</v>
       </c>
       <c r="M11" t="str">
         <v>—</v>
       </c>
-      <c r="N11" s="1">
-        <v>389.94</v>
+      <c r="N11" t="str">
+        <v>—</v>
       </c>
       <c r="O11" t="str">
         <v>—</v>
       </c>
-      <c r="P11" s="1">
-        <v>52.19</v>
+      <c r="P11" t="str">
+        <v>—</v>
       </c>
       <c r="Q11" s="1">
-        <v>464.71</v>
+        <v>109.13000000000001</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
-        <v>Fees</v>
+        <v>Insurance</v>
       </c>
       <c r="B12" t="str">
         <v>—</v>
       </c>
-      <c r="C12" s="1">
-        <v>41.43</v>
+      <c r="C12" t="str">
+        <v>—</v>
       </c>
       <c r="D12" t="str">
         <v>—</v>
       </c>
-      <c r="E12" t="str">
-[...3 lines deleted...]
-        <v>0.53</v>
+      <c r="E12" s="1">
+        <v>22.58</v>
+      </c>
+      <c r="F12" t="str">
+        <v>—</v>
       </c>
       <c r="G12" t="str">
         <v>—</v>
       </c>
       <c r="H12" t="str">
         <v>—</v>
       </c>
       <c r="I12" t="str">
         <v>—</v>
       </c>
       <c r="J12" t="str">
         <v>—</v>
       </c>
       <c r="K12" t="str">
         <v>—</v>
       </c>
       <c r="L12" t="str">
         <v>—</v>
       </c>
-      <c r="M12" s="1">
-        <v>101.79</v>
+      <c r="M12" t="str">
+        <v>—</v>
       </c>
       <c r="N12" s="1">
-        <v>83.02</v>
-[...5 lines deleted...]
-        <v>—</v>
+        <v>389.94</v>
+      </c>
+      <c r="O12" t="str">
+        <v>—</v>
+      </c>
+      <c r="P12" s="1">
+        <v>52.19</v>
       </c>
       <c r="Q12" s="1">
-        <v>301.3</v>
+        <v>464.71</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
-        <v>Purchase</v>
+        <v>Fees</v>
       </c>
       <c r="B13" t="str">
         <v>—</v>
       </c>
-      <c r="C13" t="str">
-        <v>—</v>
+      <c r="C13" s="1">
+        <v>41.43</v>
       </c>
       <c r="D13" t="str">
         <v>—</v>
       </c>
       <c r="E13" t="str">
         <v>—</v>
       </c>
-      <c r="F13" t="str">
-        <v>—</v>
+      <c r="F13" s="1">
+        <v>0.53</v>
       </c>
       <c r="G13" t="str">
         <v>—</v>
       </c>
       <c r="H13" t="str">
         <v>—</v>
       </c>
       <c r="I13" t="str">
         <v>—</v>
       </c>
       <c r="J13" t="str">
         <v>—</v>
       </c>
       <c r="K13" t="str">
         <v>—</v>
       </c>
       <c r="L13" t="str">
         <v>—</v>
       </c>
-      <c r="M13" t="str">
-        <v>—</v>
+      <c r="M13" s="1">
+        <v>101.79</v>
       </c>
       <c r="N13" s="1">
-        <v>13.28</v>
-[...2 lines deleted...]
-        <v>—</v>
+        <v>83.02</v>
+      </c>
+      <c r="O13" s="1">
+        <v>74.53</v>
       </c>
       <c r="P13" t="str">
         <v>—</v>
       </c>
       <c r="Q13" s="1">
-        <v>13.28</v>
+        <v>301.29999999999995</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
-        <v>Misc</v>
+        <v>Purchase</v>
       </c>
       <c r="B14" t="str">
         <v>—</v>
       </c>
       <c r="C14" t="str">
         <v>—</v>
       </c>
       <c r="D14" t="str">
         <v>—</v>
       </c>
       <c r="E14" t="str">
         <v>—</v>
       </c>
       <c r="F14" t="str">
         <v>—</v>
       </c>
       <c r="G14" t="str">
         <v>—</v>
       </c>
       <c r="H14" t="str">
         <v>—</v>
       </c>
       <c r="I14" t="str">
         <v>—</v>
       </c>
       <c r="J14" t="str">
         <v>—</v>
       </c>
       <c r="K14" t="str">
         <v>—</v>
       </c>
-      <c r="L14" s="1">
-        <v>92.7</v>
+      <c r="L14" t="str">
+        <v>—</v>
       </c>
       <c r="M14" t="str">
         <v>—</v>
       </c>
-      <c r="N14" t="str">
-        <v>—</v>
+      <c r="N14" s="1">
+        <v>13.28</v>
       </c>
       <c r="O14" t="str">
         <v>—</v>
       </c>
       <c r="P14" t="str">
         <v>—</v>
       </c>
       <c r="Q14" s="1">
-        <v>92.7</v>
+        <v>13.28</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
-        <v>Supplies</v>
+        <v>Misc</v>
       </c>
       <c r="B15" t="str">
         <v>—</v>
       </c>
       <c r="C15" t="str">
         <v>—</v>
       </c>
-      <c r="D15" s="1">
-        <v>44.56</v>
+      <c r="D15" t="str">
+        <v>—</v>
       </c>
       <c r="E15" t="str">
         <v>—</v>
       </c>
       <c r="F15" t="str">
         <v>—</v>
       </c>
       <c r="G15" t="str">
         <v>—</v>
       </c>
       <c r="H15" t="str">
         <v>—</v>
       </c>
       <c r="I15" t="str">
         <v>—</v>
       </c>
       <c r="J15" t="str">
         <v>—</v>
       </c>
       <c r="K15" t="str">
         <v>—</v>
       </c>
-      <c r="L15" t="str">
-        <v>—</v>
+      <c r="L15" s="1">
+        <v>92.7</v>
       </c>
       <c r="M15" t="str">
         <v>—</v>
       </c>
       <c r="N15" t="str">
         <v>—</v>
       </c>
       <c r="O15" t="str">
         <v>—</v>
       </c>
       <c r="P15" t="str">
         <v>—</v>
       </c>
       <c r="Q15" s="1">
-        <v>44.56</v>
+        <v>92.7</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="str">
-        <v>Credit</v>
-[...2 lines deleted...]
-        <v>63.93</v>
+        <v>Supplies</v>
+      </c>
+      <c r="B16" t="str">
+        <v>—</v>
       </c>
       <c r="C16" t="str">
         <v>—</v>
       </c>
       <c r="D16" s="1">
-        <v>44.14</v>
+        <v>44.56</v>
       </c>
       <c r="E16" t="str">
         <v>—</v>
       </c>
       <c r="F16" t="str">
         <v>—</v>
       </c>
-      <c r="G16" s="1">
-        <v>70</v>
+      <c r="G16" t="str">
+        <v>—</v>
       </c>
       <c r="H16" t="str">
         <v>—</v>
       </c>
       <c r="I16" t="str">
         <v>—</v>
       </c>
-      <c r="J16" s="1">
-        <v>33.01</v>
+      <c r="J16" t="str">
+        <v>—</v>
       </c>
       <c r="K16" t="str">
         <v>—</v>
       </c>
       <c r="L16" t="str">
         <v>—</v>
       </c>
       <c r="M16" t="str">
         <v>—</v>
       </c>
       <c r="N16" t="str">
         <v>—</v>
       </c>
       <c r="O16" t="str">
         <v>—</v>
       </c>
       <c r="P16" t="str">
         <v>—</v>
       </c>
       <c r="Q16" s="1">
-        <v>211.07999999999998</v>
+        <v>44.56</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="str">
-        <v>Tax</v>
-[...2 lines deleted...]
-        <v>—</v>
+        <v>Credit</v>
+      </c>
+      <c r="B17" s="1">
+        <v>63.93</v>
       </c>
       <c r="C17" t="str">
         <v>—</v>
       </c>
-      <c r="D17" t="str">
-        <v>—</v>
+      <c r="D17" s="1">
+        <v>44.14</v>
       </c>
       <c r="E17" t="str">
         <v>—</v>
       </c>
       <c r="F17" t="str">
         <v>—</v>
       </c>
-      <c r="G17" t="str">
-        <v>—</v>
+      <c r="G17" s="1">
+        <v>70</v>
       </c>
       <c r="H17" t="str">
         <v>—</v>
       </c>
       <c r="I17" t="str">
         <v>—</v>
       </c>
       <c r="J17" s="1">
-        <v>41.97</v>
+        <v>33.01</v>
       </c>
       <c r="K17" t="str">
         <v>—</v>
       </c>
       <c r="L17" t="str">
         <v>—</v>
       </c>
       <c r="M17" t="str">
         <v>—</v>
       </c>
       <c r="N17" t="str">
         <v>—</v>
       </c>
       <c r="O17" t="str">
         <v>—</v>
       </c>
       <c r="P17" t="str">
         <v>—</v>
       </c>
       <c r="Q17" s="1">
-        <v>41.97</v>
+        <v>211.07999999999998</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="str">
-        <v>License</v>
+        <v>Tax</v>
       </c>
       <c r="B18" t="str">
         <v>—</v>
       </c>
       <c r="C18" t="str">
         <v>—</v>
       </c>
       <c r="D18" t="str">
         <v>—</v>
       </c>
       <c r="E18" t="str">
         <v>—</v>
       </c>
       <c r="F18" t="str">
         <v>—</v>
       </c>
       <c r="G18" t="str">
         <v>—</v>
       </c>
       <c r="H18" t="str">
         <v>—</v>
       </c>
       <c r="I18" t="str">
         <v>—</v>
       </c>
-      <c r="J18" t="str">
-[...3 lines deleted...]
-        <v>12.56</v>
+      <c r="J18" s="1">
+        <v>41.97</v>
+      </c>
+      <c r="K18" t="str">
+        <v>—</v>
       </c>
       <c r="L18" t="str">
         <v>—</v>
       </c>
       <c r="M18" t="str">
         <v>—</v>
       </c>
       <c r="N18" t="str">
         <v>—</v>
       </c>
       <c r="O18" t="str">
         <v>—</v>
       </c>
       <c r="P18" t="str">
         <v>—</v>
       </c>
       <c r="Q18" s="1">
-        <v>12.56</v>
+        <v>41.97</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="str">
-        <v/>
+        <v>License</v>
       </c>
       <c r="B19" t="str">
-        <v/>
+        <v>—</v>
       </c>
       <c r="C19" t="str">
-        <v/>
+        <v>—</v>
       </c>
       <c r="D19" t="str">
-        <v/>
+        <v>—</v>
       </c>
       <c r="E19" t="str">
-        <v/>
+        <v>—</v>
       </c>
       <c r="F19" t="str">
-        <v/>
+        <v>—</v>
       </c>
       <c r="G19" t="str">
-        <v/>
+        <v>—</v>
       </c>
       <c r="H19" t="str">
-        <v/>
+        <v>—</v>
       </c>
       <c r="I19" t="str">
-        <v/>
+        <v>—</v>
       </c>
       <c r="J19" t="str">
-        <v/>
-[...2 lines deleted...]
-        <v/>
+        <v>—</v>
+      </c>
+      <c r="K19" s="1">
+        <v>12.56</v>
       </c>
       <c r="L19" t="str">
-        <v/>
+        <v>—</v>
       </c>
       <c r="M19" t="str">
-        <v/>
+        <v>—</v>
       </c>
       <c r="N19" t="str">
-        <v/>
+        <v>—</v>
       </c>
       <c r="O19" t="str">
-        <v/>
+        <v>—</v>
       </c>
       <c r="P19" t="str">
-        <v/>
-[...2 lines deleted...]
-        <v/>
+        <v>—</v>
+      </c>
+      <c r="Q19" s="1">
+        <v>12.56</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="str">
+        <v/>
+      </c>
+      <c r="B20" t="str">
+        <v/>
+      </c>
+      <c r="C20" t="str">
+        <v/>
+      </c>
+      <c r="D20" t="str">
+        <v/>
+      </c>
+      <c r="E20" t="str">
+        <v/>
+      </c>
+      <c r="F20" t="str">
+        <v/>
+      </c>
+      <c r="G20" t="str">
+        <v/>
+      </c>
+      <c r="H20" t="str">
+        <v/>
+      </c>
+      <c r="I20" t="str">
+        <v/>
+      </c>
+      <c r="J20" t="str">
+        <v/>
+      </c>
+      <c r="K20" t="str">
+        <v/>
+      </c>
+      <c r="L20" t="str">
+        <v/>
+      </c>
+      <c r="M20" t="str">
+        <v/>
+      </c>
+      <c r="N20" t="str">
+        <v/>
+      </c>
+      <c r="O20" t="str">
+        <v/>
+      </c>
+      <c r="P20" t="str">
+        <v/>
+      </c>
+      <c r="Q20" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="str">
         <v>Grand Total</v>
       </c>
-      <c r="B20" s="1">
+      <c r="B21" s="1">
         <v>63.93</v>
       </c>
-      <c r="C20" s="1">
+      <c r="C21" s="1">
         <v>41.43</v>
       </c>
-      <c r="D20" s="1">
+      <c r="D21" s="1">
         <v>88.7</v>
       </c>
-      <c r="E20" s="1">
+      <c r="E21" s="1">
         <v>22.58</v>
       </c>
-      <c r="F20" s="1">
+      <c r="F21" s="1">
         <v>0.53</v>
       </c>
-      <c r="G20" s="1">
+      <c r="G21" s="1">
         <v>78.28</v>
       </c>
-      <c r="H20" s="1">
+      <c r="H21" s="1">
         <v>89.78</v>
       </c>
-      <c r="I20" s="1">
+      <c r="I21" s="1">
         <v>55.17</v>
       </c>
-      <c r="J20" s="1">
+      <c r="J21" s="1">
         <v>578.87</v>
       </c>
-      <c r="K20" s="1">
+      <c r="K21" s="1">
         <v>12.56</v>
       </c>
-      <c r="L20" s="1">
+      <c r="L21" s="1">
         <v>92.7</v>
       </c>
-      <c r="M20" s="1">
+      <c r="M21" s="1">
         <v>101.79</v>
       </c>
-      <c r="N20" s="1">
+      <c r="N21" s="1">
         <v>495.87999999999994</v>
       </c>
-      <c r="O20" s="1">
+      <c r="O21" s="1">
         <v>74.53</v>
       </c>
-      <c r="P20" s="1">
+      <c r="P21" s="1">
         <v>52.19</v>
       </c>
-      <c r="Q20" s="1">
-        <v>1848.9199999999998</v>
+      <c r="Q21" s="1">
+        <v>1852.0999999999997</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="str">
+        <v/>
+      </c>
+      <c r="B22" t="str">
+        <v/>
+      </c>
+      <c r="C22" t="str">
+        <v/>
+      </c>
+      <c r="D22" t="str">
+        <v/>
+      </c>
+      <c r="E22" t="str">
+        <v/>
+      </c>
+      <c r="F22" t="str">
+        <v/>
+      </c>
+      <c r="G22" t="str">
+        <v/>
+      </c>
+      <c r="H22" t="str">
+        <v/>
+      </c>
+      <c r="I22" t="str">
+        <v/>
+      </c>
+      <c r="J22" t="str">
+        <v/>
+      </c>
+      <c r="K22" t="str">
+        <v/>
+      </c>
+      <c r="L22" t="str">
+        <v/>
+      </c>
+      <c r="M22" t="str">
+        <v/>
+      </c>
+      <c r="N22" t="str">
+        <v/>
+      </c>
+      <c r="O22" t="str">
+        <v/>
+      </c>
+      <c r="P22" t="str">
+        <v/>
+      </c>
+      <c r="Q22" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="str">
+        <v>Payments (excluded from total)</v>
+      </c>
+      <c r="B23" t="str">
+        <v/>
+      </c>
+      <c r="C23" t="str">
+        <v/>
+      </c>
+      <c r="D23" t="str">
+        <v/>
+      </c>
+      <c r="E23" t="str">
+        <v/>
+      </c>
+      <c r="F23" t="str">
+        <v/>
+      </c>
+      <c r="G23" t="str">
+        <v/>
+      </c>
+      <c r="H23" t="str">
+        <v/>
+      </c>
+      <c r="I23" t="str">
+        <v/>
+      </c>
+      <c r="J23" t="str">
+        <v/>
+      </c>
+      <c r="K23" t="str">
+        <v/>
+      </c>
+      <c r="L23" t="str">
+        <v/>
+      </c>
+      <c r="M23" t="str">
+        <v/>
+      </c>
+      <c r="N23" t="str">
+        <v/>
+      </c>
+      <c r="O23" t="str">
+        <v/>
+      </c>
+      <c r="P23" t="str">
+        <v/>
+      </c>
+      <c r="Q23" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="str">
+        <v>Online Payment</v>
+      </c>
+      <c r="B24" t="str">
+        <v>—</v>
+      </c>
+      <c r="C24" t="str">
+        <v>—</v>
+      </c>
+      <c r="D24" t="str">
+        <v>—</v>
+      </c>
+      <c r="E24" t="str">
+        <v>—</v>
+      </c>
+      <c r="F24" t="str">
+        <v>—</v>
+      </c>
+      <c r="G24" t="str">
+        <v>—</v>
+      </c>
+      <c r="H24" t="str">
+        <v>—</v>
+      </c>
+      <c r="I24" t="str">
+        <v>—</v>
+      </c>
+      <c r="J24" t="str">
+        <v>—</v>
+      </c>
+      <c r="K24" t="str">
+        <v>—</v>
+      </c>
+      <c r="L24" t="str">
+        <v>—</v>
+      </c>
+      <c r="M24" t="str">
+        <v>—</v>
+      </c>
+      <c r="N24" t="str">
+        <v>—</v>
+      </c>
+      <c r="O24" t="str">
+        <v>—</v>
+      </c>
+      <c r="P24" t="str">
+        <v>—</v>
+      </c>
+      <c r="Q24" s="1">
+        <v>-21055.79</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:Q1"/>
     <mergeCell ref="A2:Q2"/>
   </mergeCells>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:Q20"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:Q24"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I157"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="12.83203125" customWidth="1"/>
     <col min="2" max="2" width="36.83203125" customWidth="1"/>
     <col min="3" max="3" width="18.83203125" customWidth="1"/>
     <col min="4" max="4" width="12.83203125" customWidth="1"/>
     <col min="5" max="5" width="12.83203125" customWidth="1"/>
     <col min="6" max="6" width="20.83203125" customWidth="1"/>
     <col min="7" max="7" width="24.83203125" customWidth="1"/>
     <col min="8" max="8" width="8.83203125" customWidth="1"/>
     <col min="9" max="9" width="14.83203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Date</v>
@@ -3243,2885 +3455,2885 @@
       </c>
       <c r="D59" s="1">
         <v>2038.8</v>
       </c>
       <c r="E59" t="str">
         <v/>
       </c>
       <c r="F59" t="str">
         <v/>
       </c>
       <c r="G59" t="str">
         <v/>
       </c>
       <c r="H59" t="str">
         <v/>
       </c>
       <c r="I59" t="str">
         <v>Uncategorized</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="str">
         <v>2026-01-05</v>
       </c>
       <c r="B60" t="str">
-        <v>ONLINE PAYMENT - THANK YOU</v>
+        <v>ORANGECNTYCC E-PAY  ORLANDO             FL</v>
       </c>
       <c r="C60" t="str">
-        <v>MONNICA NANDU</v>
+        <v>NIKHIL NANDU</v>
       </c>
       <c r="D60" s="1">
-        <v>-500</v>
+        <v>45.5</v>
       </c>
       <c r="E60" t="str">
         <v/>
       </c>
       <c r="F60" t="str">
         <v/>
       </c>
       <c r="G60" t="str">
         <v/>
       </c>
       <c r="H60" t="str">
         <v/>
       </c>
       <c r="I60" t="str">
         <v>Uncategorized</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="str">
         <v>2026-01-05</v>
       </c>
       <c r="B61" t="str">
-        <v>ORANGECNTYCC E-PAY  ORLANDO             FL</v>
+        <v>Sunoco Gas          215-977-3000        TX</v>
       </c>
       <c r="C61" t="str">
         <v>NIKHIL NANDU</v>
       </c>
       <c r="D61" s="1">
-        <v>45.5</v>
+        <v>3.72</v>
       </c>
       <c r="E61" t="str">
         <v/>
       </c>
       <c r="F61" t="str">
         <v/>
       </c>
       <c r="G61" t="str">
         <v/>
       </c>
       <c r="H61" t="str">
         <v/>
       </c>
       <c r="I61" t="str">
         <v>Uncategorized</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="str">
         <v>2026-01-05</v>
       </c>
       <c r="B62" t="str">
-        <v>Sunoco Gas          215-977-3000        TX</v>
+        <v>USPS PO 1169330801 0ORLANDO             FL</v>
       </c>
       <c r="C62" t="str">
-        <v>NIKHIL NANDU</v>
+        <v>ARVIND NANDU</v>
       </c>
       <c r="D62" s="1">
-        <v>3.72</v>
+        <v>6.36</v>
       </c>
       <c r="E62" t="str">
         <v/>
       </c>
       <c r="F62" t="str">
         <v/>
       </c>
       <c r="G62" t="str">
         <v/>
       </c>
       <c r="H62" t="str">
         <v/>
       </c>
       <c r="I62" t="str">
         <v>Uncategorized</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="str">
-        <v>2026-01-05</v>
+        <v>2026-01-04</v>
       </c>
       <c r="B63" t="str">
-        <v>USPS PO 1169330801 0ORLANDO             FL</v>
+        <v>AMC WEST OAKS 14    OCOEE               FL</v>
       </c>
       <c r="C63" t="str">
         <v>ARVIND NANDU</v>
       </c>
       <c r="D63" s="1">
-        <v>6.36</v>
+        <v>29.23</v>
       </c>
       <c r="E63" t="str">
         <v/>
       </c>
       <c r="F63" t="str">
         <v/>
       </c>
       <c r="G63" t="str">
         <v/>
       </c>
       <c r="H63" t="str">
         <v/>
       </c>
       <c r="I63" t="str">
         <v>Uncategorized</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="str">
         <v>2026-01-04</v>
       </c>
       <c r="B64" t="str">
-        <v>AMC WEST OAKS 14    OCOEE               FL</v>
+        <v>EXXONMOBIL          WINTER GARDEN       FL</v>
       </c>
       <c r="C64" t="str">
         <v>ARVIND NANDU</v>
       </c>
       <c r="D64" s="1">
-        <v>29.23</v>
+        <v>51.41</v>
       </c>
       <c r="E64" t="str">
         <v/>
       </c>
       <c r="F64" t="str">
         <v/>
       </c>
       <c r="G64" t="str">
         <v/>
       </c>
       <c r="H64" t="str">
         <v/>
       </c>
       <c r="I64" t="str">
         <v>Uncategorized</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="str">
         <v>2026-01-04</v>
       </c>
       <c r="B65" t="str">
-        <v>EXXONMOBIL          WINTER GARDEN       FL</v>
+        <v>FLOYD'S 99 MILLS AVEORLANDO             FL</v>
       </c>
       <c r="C65" t="str">
-        <v>ARVIND NANDU</v>
+        <v>NIKHIL NANDU</v>
       </c>
       <c r="D65" s="1">
-        <v>51.41</v>
+        <v>70</v>
       </c>
       <c r="E65" t="str">
         <v/>
       </c>
       <c r="F65" t="str">
         <v/>
       </c>
       <c r="G65" t="str">
         <v/>
       </c>
       <c r="H65" t="str">
         <v/>
       </c>
       <c r="I65" t="str">
         <v>Uncategorized</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="str">
         <v>2026-01-04</v>
       </c>
       <c r="B66" t="str">
-        <v>FLOYD'S 99 MILLS AVEORLANDO             FL</v>
+        <v>SUBWAY              KISSIMMEE           FL</v>
       </c>
       <c r="C66" t="str">
-        <v>NIKHIL NANDU</v>
+        <v>ARVIND NANDU</v>
       </c>
       <c r="D66" s="1">
-        <v>70</v>
+        <v>5.69</v>
       </c>
       <c r="E66" t="str">
         <v/>
       </c>
       <c r="F66" t="str">
         <v/>
       </c>
       <c r="G66" t="str">
         <v/>
       </c>
       <c r="H66" t="str">
         <v/>
       </c>
       <c r="I66" t="str">
         <v>Uncategorized</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="str">
         <v>2026-01-04</v>
       </c>
       <c r="B67" t="str">
-        <v>SUBWAY              KISSIMMEE           FL</v>
+        <v>TST* JALA INDIAN FINWINTER PARK         FL</v>
       </c>
       <c r="C67" t="str">
-        <v>ARVIND NANDU</v>
+        <v>NIKHIL NANDU</v>
       </c>
       <c r="D67" s="1">
-        <v>5.69</v>
+        <v>169.52</v>
       </c>
       <c r="E67" t="str">
         <v/>
       </c>
       <c r="F67" t="str">
         <v/>
       </c>
       <c r="G67" t="str">
         <v/>
       </c>
       <c r="H67" t="str">
         <v/>
       </c>
       <c r="I67" t="str">
         <v>Uncategorized</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="str">
         <v>2026-01-04</v>
       </c>
       <c r="B68" t="str">
-        <v>TST* JALA INDIAN FINWINTER PARK         FL</v>
+        <v>TST* SIXTY VINES - SORLANDO             FL</v>
       </c>
       <c r="C68" t="str">
-        <v>NIKHIL NANDU</v>
+        <v>ARVIND NANDU</v>
       </c>
       <c r="D68" s="1">
-        <v>169.52</v>
+        <v>55.58</v>
       </c>
       <c r="E68" t="str">
         <v/>
       </c>
       <c r="F68" t="str">
         <v/>
       </c>
       <c r="G68" t="str">
         <v/>
       </c>
       <c r="H68" t="str">
         <v/>
       </c>
       <c r="I68" t="str">
         <v>Uncategorized</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="str">
         <v>2026-01-04</v>
       </c>
       <c r="B69" t="str">
-        <v>TST* SIXTY VINES - SORLANDO             FL</v>
+        <v>USPS PO 1169330801 0ORLANDO             FL</v>
       </c>
       <c r="C69" t="str">
         <v>ARVIND NANDU</v>
       </c>
       <c r="D69" s="1">
-        <v>55.58</v>
+        <v>20.96</v>
       </c>
       <c r="E69" t="str">
         <v/>
       </c>
       <c r="F69" t="str">
         <v/>
       </c>
       <c r="G69" t="str">
         <v/>
       </c>
       <c r="H69" t="str">
         <v/>
       </c>
       <c r="I69" t="str">
         <v>Uncategorized</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="str">
-        <v>2026-01-04</v>
+        <v>2026-01-03</v>
       </c>
       <c r="B70" t="str">
-        <v>USPS PO 1169330801 0ORLANDO             FL</v>
+        <v>LE MACARON FRENCH PAWINTER PARK         FL</v>
       </c>
       <c r="C70" t="str">
-        <v>ARVIND NANDU</v>
+        <v>NIKHIL NANDU</v>
       </c>
       <c r="D70" s="1">
-        <v>20.96</v>
+        <v>7.03</v>
       </c>
       <c r="E70" t="str">
         <v/>
       </c>
       <c r="F70" t="str">
         <v/>
       </c>
       <c r="G70" t="str">
         <v/>
       </c>
       <c r="H70" t="str">
         <v/>
       </c>
       <c r="I70" t="str">
         <v>Uncategorized</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="str">
         <v>2026-01-03</v>
       </c>
       <c r="B71" t="str">
-        <v>LE MACARON FRENCH PAWINTER PARK         FL</v>
+        <v>TACO BELL           ORLANDO             FL</v>
       </c>
       <c r="C71" t="str">
         <v>NIKHIL NANDU</v>
       </c>
       <c r="D71" s="1">
-        <v>7.03</v>
+        <v>9.98</v>
       </c>
       <c r="E71" t="str">
         <v/>
       </c>
       <c r="F71" t="str">
         <v/>
       </c>
       <c r="G71" t="str">
         <v/>
       </c>
       <c r="H71" t="str">
         <v/>
       </c>
       <c r="I71" t="str">
         <v>Uncategorized</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="str">
         <v>2026-01-03</v>
       </c>
       <c r="B72" t="str">
-        <v>ONLINE PAYMENT - THANK YOU</v>
+        <v>TAKO CHEENA 06888002ORLANDO             FL</v>
       </c>
       <c r="C72" t="str">
-        <v>MONNICA NANDU</v>
+        <v>NIKHIL NANDU</v>
       </c>
       <c r="D72" s="1">
-        <v>-4000</v>
+        <v>15.49</v>
       </c>
       <c r="E72" t="str">
         <v/>
       </c>
       <c r="F72" t="str">
         <v/>
       </c>
       <c r="G72" t="str">
         <v/>
       </c>
       <c r="H72" t="str">
         <v/>
       </c>
       <c r="I72" t="str">
         <v>Uncategorized</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="str">
         <v>2026-01-03</v>
       </c>
       <c r="B73" t="str">
-        <v>TACO BELL           ORLANDO             FL</v>
+        <v>TST* PEACH VALLEY MAMAITLAND            FL</v>
       </c>
       <c r="C73" t="str">
         <v>NIKHIL NANDU</v>
       </c>
       <c r="D73" s="1">
-        <v>9.98</v>
+        <v>76.33</v>
       </c>
       <c r="E73" t="str">
         <v/>
       </c>
       <c r="F73" t="str">
         <v/>
       </c>
       <c r="G73" t="str">
         <v/>
       </c>
       <c r="H73" t="str">
         <v/>
       </c>
       <c r="I73" t="str">
         <v>Uncategorized</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="str">
         <v>2026-01-03</v>
       </c>
       <c r="B74" t="str">
-        <v>TAKO CHEENA 06888002ORLANDO             FL</v>
+        <v>UBER EATS           help.uber.com       CA</v>
       </c>
       <c r="C74" t="str">
-        <v>NIKHIL NANDU</v>
+        <v>MONNICA NANDU</v>
       </c>
       <c r="D74" s="1">
-        <v>15.49</v>
+        <v>33.42</v>
       </c>
       <c r="E74" t="str">
         <v/>
       </c>
       <c r="F74" t="str">
         <v/>
       </c>
       <c r="G74" t="str">
         <v/>
       </c>
       <c r="H74" t="str">
         <v/>
       </c>
       <c r="I74" t="str">
         <v>Uncategorized</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="str">
-        <v>2026-01-03</v>
+        <v>2026-01-02</v>
       </c>
       <c r="B75" t="str">
-        <v>TST* PEACH VALLEY MAMAITLAND            FL</v>
+        <v>7-ELEVEN 32838 00073ORLANDO             FL</v>
       </c>
       <c r="C75" t="str">
-        <v>NIKHIL NANDU</v>
+        <v>ARVIND NANDU</v>
       </c>
       <c r="D75" s="1">
-        <v>76.33</v>
+        <v>51.74</v>
       </c>
       <c r="E75" t="str">
         <v/>
       </c>
       <c r="F75" t="str">
         <v/>
       </c>
       <c r="G75" t="str">
         <v/>
       </c>
       <c r="H75" t="str">
         <v/>
       </c>
       <c r="I75" t="str">
         <v>Uncategorized</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="str">
-        <v>2026-01-03</v>
+        <v>2026-01-02</v>
       </c>
       <c r="B76" t="str">
-        <v>UBER EATS           help.uber.com       CA</v>
+        <v>ORLANDO PARKING METEORLANDO             FL</v>
       </c>
       <c r="C76" t="str">
-        <v>MONNICA NANDU</v>
+        <v>NIKHIL NANDU</v>
       </c>
       <c r="D76" s="1">
-        <v>33.42</v>
+        <v>2</v>
       </c>
       <c r="E76" t="str">
         <v/>
       </c>
       <c r="F76" t="str">
         <v/>
       </c>
       <c r="G76" t="str">
         <v/>
       </c>
       <c r="H76" t="str">
         <v/>
       </c>
       <c r="I76" t="str">
         <v>Uncategorized</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="str">
         <v>2026-01-02</v>
       </c>
       <c r="B77" t="str">
-        <v>7-ELEVEN 32838 00073ORLANDO             FL</v>
+        <v>SUNOCO LEE ROAD     WINTER PARK         FL</v>
       </c>
       <c r="C77" t="str">
-        <v>ARVIND NANDU</v>
+        <v>NIKHIL NANDU</v>
       </c>
       <c r="D77" s="1">
-        <v>51.74</v>
+        <v>3.18</v>
       </c>
       <c r="E77" t="str">
         <v/>
       </c>
       <c r="F77" t="str">
         <v/>
       </c>
       <c r="G77" t="str">
         <v/>
       </c>
       <c r="H77" t="str">
         <v/>
       </c>
       <c r="I77" t="str">
         <v>Uncategorized</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="str">
         <v>2026-01-02</v>
       </c>
       <c r="B78" t="str">
-        <v>ONLINE PAYMENT - THANK YOU</v>
+        <v>WALGREENS           WINDERMERE          FL</v>
       </c>
       <c r="C78" t="str">
-        <v>MONNICA NANDU</v>
+        <v>NIKHIL NANDU</v>
       </c>
       <c r="D78" s="1">
-        <v>-11239.18</v>
+        <v>4.25</v>
       </c>
       <c r="E78" t="str">
         <v/>
       </c>
       <c r="F78" t="str">
         <v/>
       </c>
       <c r="G78" t="str">
         <v/>
       </c>
       <c r="H78" t="str">
         <v/>
       </c>
       <c r="I78" t="str">
         <v>Uncategorized</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="str">
-        <v>2026-01-02</v>
+        <v>2026-01-01</v>
       </c>
       <c r="B79" t="str">
-        <v>ORLANDO PARKING METEORLANDO             FL</v>
+        <v>CALIFORNIA PIZZA KITORLANDO             FL</v>
       </c>
       <c r="C79" t="str">
-        <v>NIKHIL NANDU</v>
+        <v>ARVIND NANDU</v>
       </c>
       <c r="D79" s="1">
-        <v>2</v>
+        <v>216.72</v>
       </c>
       <c r="E79" t="str">
         <v/>
       </c>
       <c r="F79" t="str">
         <v/>
       </c>
       <c r="G79" t="str">
         <v/>
       </c>
       <c r="H79" t="str">
         <v/>
       </c>
       <c r="I79" t="str">
         <v>Uncategorized</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="str">
-        <v>2026-01-02</v>
+        <v>2026-01-01</v>
       </c>
       <c r="B80" t="str">
-        <v>SUNOCO LEE ROAD     WINTER PARK         FL</v>
+        <v>EOLA GENERAL        ORLANDO             FL</v>
       </c>
       <c r="C80" t="str">
         <v>NIKHIL NANDU</v>
       </c>
       <c r="D80" s="1">
-        <v>3.18</v>
+        <v>10.65</v>
       </c>
       <c r="E80" t="str">
         <v/>
       </c>
       <c r="F80" t="str">
         <v/>
       </c>
       <c r="G80" t="str">
         <v/>
       </c>
       <c r="H80" t="str">
         <v/>
       </c>
       <c r="I80" t="str">
         <v>Uncategorized</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="str">
-        <v>2026-01-02</v>
+        <v>2026-01-01</v>
       </c>
       <c r="B81" t="str">
-        <v>WALGREENS           WINDERMERE          FL</v>
+        <v>GOOGLE *WORKSPACE_BECC@GOOGLE.COM       CA</v>
       </c>
       <c r="C81" t="str">
         <v>NIKHIL NANDU</v>
       </c>
       <c r="D81" s="1">
-        <v>4.25</v>
+        <v>79.2</v>
       </c>
       <c r="E81" t="str">
         <v/>
       </c>
       <c r="F81" t="str">
         <v/>
       </c>
       <c r="G81" t="str">
         <v/>
       </c>
       <c r="H81" t="str">
         <v/>
       </c>
       <c r="I81" t="str">
         <v>Uncategorized</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="str">
-        <v>2026-01-01</v>
+        <v>2026-01-05</v>
       </c>
       <c r="B82" t="str">
-        <v>CALIFORNIA PIZZA KITORLANDO             FL</v>
+        <v>ONLINE PAYMENT - THANK YOU</v>
       </c>
       <c r="C82" t="str">
-        <v>ARVIND NANDU</v>
+        <v>MONNICA NANDU</v>
       </c>
       <c r="D82" s="1">
-        <v>216.72</v>
+        <v>-500</v>
       </c>
       <c r="E82" t="str">
         <v/>
       </c>
       <c r="F82" t="str">
-        <v/>
+        <v>Online Payment</v>
       </c>
       <c r="G82" t="str">
         <v/>
       </c>
       <c r="H82" t="str">
         <v/>
       </c>
       <c r="I82" t="str">
         <v>Uncategorized</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="str">
         <v>2026-01-01</v>
       </c>
       <c r="B83" t="str">
-        <v>EOLA GENERAL        ORLANDO             FL</v>
+        <v>PATEL BROTHERS      ORLANDO             FL</v>
       </c>
       <c r="C83" t="str">
         <v>NIKHIL NANDU</v>
       </c>
       <c r="D83" s="1">
-        <v>10.65</v>
+        <v>45.88</v>
       </c>
       <c r="E83" t="str">
         <v/>
       </c>
       <c r="F83" t="str">
         <v/>
       </c>
       <c r="G83" t="str">
         <v/>
       </c>
       <c r="H83" t="str">
         <v/>
       </c>
       <c r="I83" t="str">
         <v>Uncategorized</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="str">
         <v>2026-01-01</v>
       </c>
       <c r="B84" t="str">
-        <v>GOOGLE *WORKSPACE_BECC@GOOGLE.COM       CA</v>
+        <v>TST* ANTHONYS THORNTORLANDO             FL</v>
       </c>
       <c r="C84" t="str">
         <v>NIKHIL NANDU</v>
       </c>
       <c r="D84" s="1">
-        <v>79.2</v>
+        <v>50</v>
       </c>
       <c r="E84" t="str">
         <v/>
       </c>
       <c r="F84" t="str">
         <v/>
       </c>
       <c r="G84" t="str">
         <v/>
       </c>
       <c r="H84" t="str">
         <v/>
       </c>
       <c r="I84" t="str">
         <v>Uncategorized</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="str">
         <v>2026-01-01</v>
       </c>
       <c r="B85" t="str">
-        <v>ONLINE PAYMENT - THANK YOU</v>
+        <v>WALGREENS           WINDERMERE          FL</v>
       </c>
       <c r="C85" t="str">
-        <v>MONNICA NANDU</v>
+        <v>NIKHIL NANDU</v>
       </c>
       <c r="D85" s="1">
-        <v>-4700.12</v>
+        <v>20.22</v>
       </c>
       <c r="E85" t="str">
         <v/>
       </c>
       <c r="F85" t="str">
         <v/>
       </c>
       <c r="G85" t="str">
         <v/>
       </c>
       <c r="H85" t="str">
         <v/>
       </c>
       <c r="I85" t="str">
         <v>Uncategorized</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="str">
-        <v>2026-01-01</v>
+        <v>2025-12-31</v>
       </c>
       <c r="B86" t="str">
-        <v>ONLINE PAYMENT - THANK YOU</v>
+        <v>7-ELEVEN 32101 00073ORLANDO             FL</v>
       </c>
       <c r="C86" t="str">
-        <v>MONNICA NANDU</v>
+        <v>NIKHIL NANDU</v>
       </c>
       <c r="D86" s="1">
-        <v>-616.49</v>
+        <v>5.64</v>
       </c>
       <c r="E86" t="str">
         <v/>
       </c>
       <c r="F86" t="str">
         <v/>
       </c>
       <c r="G86" t="str">
         <v/>
       </c>
       <c r="H86" t="str">
         <v/>
       </c>
       <c r="I86" t="str">
         <v>Uncategorized</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="str">
-        <v>2026-01-01</v>
+        <v>2025-12-31</v>
       </c>
       <c r="B87" t="str">
-        <v>PATEL BROTHERS      ORLANDO             FL</v>
+        <v>AplPay APPLE.COM/BILINTERNET CHARGE     CA</v>
       </c>
       <c r="C87" t="str">
-        <v>NIKHIL NANDU</v>
+        <v>ARVIND NANDU</v>
       </c>
       <c r="D87" s="1">
-        <v>45.88</v>
+        <v>11.99</v>
       </c>
       <c r="E87" t="str">
         <v/>
       </c>
       <c r="F87" t="str">
         <v/>
       </c>
       <c r="G87" t="str">
         <v/>
       </c>
       <c r="H87" t="str">
         <v/>
       </c>
       <c r="I87" t="str">
         <v>Uncategorized</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="str">
-        <v>2026-01-01</v>
+        <v>2025-12-31</v>
       </c>
       <c r="B88" t="str">
-        <v>TST* ANTHONYS THORNTORLANDO             FL</v>
+        <v>EOLA GENERAL        ORLANDO             FL</v>
       </c>
       <c r="C88" t="str">
         <v>NIKHIL NANDU</v>
       </c>
       <c r="D88" s="1">
-        <v>50</v>
+        <v>29.39</v>
       </c>
       <c r="E88" t="str">
         <v/>
       </c>
       <c r="F88" t="str">
         <v/>
       </c>
       <c r="G88" t="str">
         <v/>
       </c>
       <c r="H88" t="str">
         <v/>
       </c>
       <c r="I88" t="str">
         <v>Uncategorized</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="str">
-        <v>2026-01-01</v>
+        <v>2025-12-31</v>
       </c>
       <c r="B89" t="str">
-        <v>WALGREENS           WINDERMERE          FL</v>
+        <v>FLBLUE* ACA         JACKSONVILLE        FL</v>
       </c>
       <c r="C89" t="str">
-        <v>NIKHIL NANDU</v>
+        <v>MONNICA NANDU</v>
       </c>
       <c r="D89" s="1">
-        <v>20.22</v>
+        <v>24.46</v>
       </c>
       <c r="E89" t="str">
         <v/>
       </c>
       <c r="F89" t="str">
         <v/>
       </c>
       <c r="G89" t="str">
         <v/>
       </c>
       <c r="H89" t="str">
         <v/>
       </c>
       <c r="I89" t="str">
         <v>Uncategorized</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="str">
         <v>2025-12-31</v>
       </c>
       <c r="B90" t="str">
-        <v>7-ELEVEN 32101 00073ORLANDO             FL</v>
+        <v>FLBLUE* ACA         JACKSONVILLE        FL</v>
       </c>
       <c r="C90" t="str">
-        <v>NIKHIL NANDU</v>
+        <v>MONNICA NANDU</v>
       </c>
       <c r="D90" s="1">
-        <v>5.64</v>
+        <v>28.46</v>
       </c>
       <c r="E90" t="str">
         <v/>
       </c>
       <c r="F90" t="str">
         <v/>
       </c>
       <c r="G90" t="str">
         <v/>
       </c>
       <c r="H90" t="str">
         <v/>
       </c>
       <c r="I90" t="str">
         <v>Uncategorized</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="str">
         <v>2025-12-31</v>
       </c>
       <c r="B91" t="str">
-        <v>AplPay APPLE.COM/BILINTERNET CHARGE     CA</v>
+        <v>RITZ CARLTON ORLANDOORLANDO             FL</v>
       </c>
       <c r="C91" t="str">
-        <v>ARVIND NANDU</v>
+        <v>NIKHIL NANDU</v>
       </c>
       <c r="D91" s="1">
-        <v>11.99</v>
+        <v>20168.78</v>
       </c>
       <c r="E91" t="str">
         <v/>
       </c>
       <c r="F91" t="str">
         <v/>
       </c>
       <c r="G91" t="str">
         <v/>
       </c>
       <c r="H91" t="str">
         <v/>
       </c>
       <c r="I91" t="str">
         <v>Uncategorized</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="str">
         <v>2025-12-31</v>
       </c>
       <c r="B92" t="str">
-        <v>EOLA GENERAL        ORLANDO             FL</v>
+        <v>Vonage.Com AMERICA  866-243-4357        NJ</v>
       </c>
       <c r="C92" t="str">
-        <v>NIKHIL NANDU</v>
+        <v>MONNICA NANDU</v>
       </c>
       <c r="D92" s="1">
-        <v>29.39</v>
+        <v>15.55</v>
       </c>
       <c r="E92" t="str">
         <v/>
       </c>
       <c r="F92" t="str">
         <v/>
       </c>
       <c r="G92" t="str">
         <v/>
       </c>
       <c r="H92" t="str">
         <v/>
       </c>
       <c r="I92" t="str">
         <v>Uncategorized</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="str">
         <v>2025-12-31</v>
       </c>
       <c r="B93" t="str">
-        <v>FLBLUE* ACA         JACKSONVILLE        FL</v>
+        <v>WAWA FUEL/CONVENIENCORLANDO             FL</v>
       </c>
       <c r="C93" t="str">
-        <v>MONNICA NANDU</v>
+        <v>NIKHIL NANDU</v>
       </c>
       <c r="D93" s="1">
-        <v>24.46</v>
+        <v>40.17</v>
       </c>
       <c r="E93" t="str">
         <v/>
       </c>
       <c r="F93" t="str">
         <v/>
       </c>
       <c r="G93" t="str">
         <v/>
       </c>
       <c r="H93" t="str">
         <v/>
       </c>
       <c r="I93" t="str">
         <v>Uncategorized</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="str">
-        <v>2025-12-31</v>
+        <v>2025-12-30</v>
       </c>
       <c r="B94" t="str">
-        <v>FLBLUE* ACA         JACKSONVILLE        FL</v>
+        <v>0283 AMC BAR ALTAMONALTAMONTE SPG       FL</v>
       </c>
       <c r="C94" t="str">
-        <v>MONNICA NANDU</v>
+        <v>NIKHIL NANDU</v>
       </c>
       <c r="D94" s="1">
-        <v>28.46</v>
+        <v>41.38</v>
       </c>
       <c r="E94" t="str">
         <v/>
       </c>
       <c r="F94" t="str">
         <v/>
       </c>
       <c r="G94" t="str">
         <v/>
       </c>
       <c r="H94" t="str">
         <v/>
       </c>
       <c r="I94" t="str">
         <v>Uncategorized</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="str">
-        <v>2025-12-31</v>
+        <v>2025-12-30</v>
       </c>
       <c r="B95" t="str">
-        <v>RITZ CARLTON ORLANDOORLANDO             FL</v>
+        <v>AplPay APPLE.COM/BILINTERNET CHARGE     CA</v>
       </c>
       <c r="C95" t="str">
-        <v>NIKHIL NANDU</v>
+        <v>ARVIND NANDU</v>
       </c>
       <c r="D95" s="1">
-        <v>20168.78</v>
+        <v>14.64</v>
       </c>
       <c r="E95" t="str">
         <v/>
       </c>
       <c r="F95" t="str">
         <v/>
       </c>
       <c r="G95" t="str">
         <v/>
       </c>
       <c r="H95" t="str">
         <v/>
       </c>
       <c r="I95" t="str">
         <v>Uncategorized</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="str">
-        <v>2025-12-31</v>
+        <v>2025-12-29</v>
       </c>
       <c r="B96" t="str">
-        <v>Vonage.Com AMERICA  866-243-4357        NJ</v>
+        <v>CFX - E-PASS A/R    ORLANDO             FL</v>
       </c>
       <c r="C96" t="str">
         <v>MONNICA NANDU</v>
       </c>
       <c r="D96" s="1">
-        <v>15.55</v>
+        <v>80</v>
       </c>
       <c r="E96" t="str">
         <v/>
       </c>
       <c r="F96" t="str">
         <v/>
       </c>
       <c r="G96" t="str">
         <v/>
       </c>
       <c r="H96" t="str">
         <v/>
       </c>
       <c r="I96" t="str">
         <v>Uncategorized</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="str">
-        <v>2025-12-31</v>
+        <v>2025-12-29</v>
       </c>
       <c r="B97" t="str">
-        <v>WAWA FUEL/CONVENIENCORLANDO             FL</v>
+        <v>DOMINO'S PIZZA      MAITLAND            FL</v>
       </c>
       <c r="C97" t="str">
         <v>NIKHIL NANDU</v>
       </c>
       <c r="D97" s="1">
-        <v>40.17</v>
+        <v>9.57</v>
       </c>
       <c r="E97" t="str">
         <v/>
       </c>
       <c r="F97" t="str">
         <v/>
       </c>
       <c r="G97" t="str">
         <v/>
       </c>
       <c r="H97" t="str">
         <v/>
       </c>
       <c r="I97" t="str">
         <v>Uncategorized</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="str">
-        <v>2025-12-30</v>
+        <v>2025-12-29</v>
       </c>
       <c r="B98" t="str">
-        <v>0283 AMC BAR ALTAMONALTAMONTE SPG       FL</v>
+        <v>SUNOCO LEE ROAD     WINTER PARK         FL</v>
       </c>
       <c r="C98" t="str">
         <v>NIKHIL NANDU</v>
       </c>
       <c r="D98" s="1">
-        <v>41.38</v>
+        <v>3.18</v>
       </c>
       <c r="E98" t="str">
         <v/>
       </c>
       <c r="F98" t="str">
         <v/>
       </c>
       <c r="G98" t="str">
         <v/>
       </c>
       <c r="H98" t="str">
         <v/>
       </c>
       <c r="I98" t="str">
         <v>Uncategorized</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="str">
-        <v>2025-12-30</v>
+        <v>2025-12-29</v>
       </c>
       <c r="B99" t="str">
-        <v>AplPay APPLE.COM/BILINTERNET CHARGE     CA</v>
+        <v>TST* THE MADRAS CAFESAND LAKE           FL</v>
       </c>
       <c r="C99" t="str">
-        <v>ARVIND NANDU</v>
+        <v>NIKHIL NANDU</v>
       </c>
       <c r="D99" s="1">
-        <v>14.64</v>
+        <v>17.04</v>
       </c>
       <c r="E99" t="str">
         <v/>
       </c>
       <c r="F99" t="str">
         <v/>
       </c>
       <c r="G99" t="str">
         <v/>
       </c>
       <c r="H99" t="str">
         <v/>
       </c>
       <c r="I99" t="str">
         <v>Uncategorized</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="str">
-        <v>2025-12-29</v>
+        <v>2025-12-28</v>
       </c>
       <c r="B100" t="str">
-        <v>CFX - E-PASS A/R    ORLANDO             FL</v>
+        <v>EXXONMOBIL          ORLANDO             FL</v>
       </c>
       <c r="C100" t="str">
-        <v>MONNICA NANDU</v>
+        <v>ARVIND NANDU</v>
       </c>
       <c r="D100" s="1">
-        <v>80</v>
+        <v>48.14</v>
       </c>
       <c r="E100" t="str">
         <v/>
       </c>
       <c r="F100" t="str">
         <v/>
       </c>
       <c r="G100" t="str">
         <v/>
       </c>
       <c r="H100" t="str">
         <v/>
       </c>
       <c r="I100" t="str">
         <v>Uncategorized</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="str">
-        <v>2025-12-29</v>
+        <v>2025-12-28</v>
       </c>
       <c r="B101" t="str">
-        <v>DOMINO'S PIZZA      MAITLAND            FL</v>
+        <v>LECOM 65000001227361ERIE                PA</v>
       </c>
       <c r="C101" t="str">
-        <v>NIKHIL NANDU</v>
+        <v>MONNICA NANDU</v>
       </c>
       <c r="D101" s="1">
-        <v>9.57</v>
+        <v>32958.5</v>
       </c>
       <c r="E101" t="str">
         <v/>
       </c>
       <c r="F101" t="str">
         <v/>
       </c>
       <c r="G101" t="str">
         <v/>
       </c>
       <c r="H101" t="str">
         <v/>
       </c>
       <c r="I101" t="str">
         <v>Uncategorized</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="str">
-        <v>2025-12-29</v>
+        <v>2025-12-28</v>
       </c>
       <c r="B102" t="str">
-        <v>SUNOCO LEE ROAD     WINTER PARK         FL</v>
+        <v>LYFT                855-280-0278        CA</v>
       </c>
       <c r="C102" t="str">
         <v>NIKHIL NANDU</v>
       </c>
       <c r="D102" s="1">
-        <v>3.18</v>
+        <v>31.46</v>
       </c>
       <c r="E102" t="str">
         <v/>
       </c>
       <c r="F102" t="str">
         <v/>
       </c>
       <c r="G102" t="str">
         <v/>
       </c>
       <c r="H102" t="str">
         <v/>
       </c>
       <c r="I102" t="str">
         <v>Uncategorized</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="str">
-        <v>2025-12-29</v>
+        <v>2025-12-28</v>
       </c>
       <c r="B103" t="str">
-        <v>TST* THE MADRAS CAFESAND LAKE           FL</v>
+        <v>SUN GAS STATION     ORLANDO             FL</v>
       </c>
       <c r="C103" t="str">
         <v>NIKHIL NANDU</v>
       </c>
       <c r="D103" s="1">
-        <v>17.04</v>
+        <v>6.05</v>
       </c>
       <c r="E103" t="str">
         <v/>
       </c>
       <c r="F103" t="str">
         <v/>
       </c>
       <c r="G103" t="str">
         <v/>
       </c>
       <c r="H103" t="str">
         <v/>
       </c>
       <c r="I103" t="str">
         <v>Uncategorized</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="str">
         <v>2025-12-28</v>
       </c>
       <c r="B104" t="str">
-        <v>EXXONMOBIL          ORLANDO             FL</v>
+        <v>TN SERV FEE-LECOM 65JEFFERSONVILL       IN</v>
       </c>
       <c r="C104" t="str">
-        <v>ARVIND NANDU</v>
+        <v>MONNICA NANDU</v>
       </c>
       <c r="D104" s="1">
-        <v>48.14</v>
+        <v>972.28</v>
       </c>
       <c r="E104" t="str">
         <v/>
       </c>
       <c r="F104" t="str">
         <v/>
       </c>
       <c r="G104" t="str">
         <v/>
       </c>
       <c r="H104" t="str">
         <v/>
       </c>
       <c r="I104" t="str">
         <v>Uncategorized</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="str">
-        <v>2025-12-28</v>
+        <v>2025-12-27</v>
       </c>
       <c r="B105" t="str">
-        <v>LECOM 65000001227361ERIE                PA</v>
+        <v>7-ELEVEN 27590 00072ORLANDO             FL</v>
       </c>
       <c r="C105" t="str">
-        <v>MONNICA NANDU</v>
+        <v>NIKHIL NANDU</v>
       </c>
       <c r="D105" s="1">
-        <v>32958.5</v>
+        <v>15.94</v>
       </c>
       <c r="E105" t="str">
         <v/>
       </c>
       <c r="F105" t="str">
         <v/>
       </c>
       <c r="G105" t="str">
         <v/>
       </c>
       <c r="H105" t="str">
         <v/>
       </c>
       <c r="I105" t="str">
         <v>Uncategorized</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="str">
-        <v>2025-12-28</v>
+        <v>2025-12-27</v>
       </c>
       <c r="B106" t="str">
-        <v>LYFT                855-280-0278        CA</v>
+        <v>AplPay APPLE.COM/BILINTERNET CHARGE     CA</v>
       </c>
       <c r="C106" t="str">
-        <v>NIKHIL NANDU</v>
+        <v>ARVIND NANDU</v>
       </c>
       <c r="D106" s="1">
-        <v>31.46</v>
+        <v>9.99</v>
       </c>
       <c r="E106" t="str">
         <v/>
       </c>
       <c r="F106" t="str">
         <v/>
       </c>
       <c r="G106" t="str">
         <v/>
       </c>
       <c r="H106" t="str">
         <v/>
       </c>
       <c r="I106" t="str">
         <v>Uncategorized</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="str">
-        <v>2025-12-28</v>
+        <v>2025-12-27</v>
       </c>
       <c r="B107" t="str">
-        <v>SUN GAS STATION     ORLANDO             FL</v>
+        <v>MARSHALLS #1332 0000WINTER PARK         FL</v>
       </c>
       <c r="C107" t="str">
         <v>NIKHIL NANDU</v>
       </c>
       <c r="D107" s="1">
-        <v>6.05</v>
+        <v>13.83</v>
       </c>
       <c r="E107" t="str">
         <v/>
       </c>
       <c r="F107" t="str">
         <v/>
       </c>
       <c r="G107" t="str">
         <v/>
       </c>
       <c r="H107" t="str">
         <v/>
       </c>
       <c r="I107" t="str">
         <v>Uncategorized</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="str">
-        <v>2025-12-28</v>
+        <v>2025-12-27</v>
       </c>
       <c r="B108" t="str">
-        <v>TN SERV FEE-LECOM 65JEFFERSONVILL       IN</v>
+        <v>PATEL BROTHERS      ORLANDO             FL</v>
       </c>
       <c r="C108" t="str">
-        <v>MONNICA NANDU</v>
+        <v>ARVIND NANDU</v>
       </c>
       <c r="D108" s="1">
-        <v>972.28</v>
+        <v>48.73</v>
       </c>
       <c r="E108" t="str">
         <v/>
       </c>
       <c r="F108" t="str">
         <v/>
       </c>
       <c r="G108" t="str">
         <v/>
       </c>
       <c r="H108" t="str">
         <v/>
       </c>
       <c r="I108" t="str">
         <v>Uncategorized</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="str">
         <v>2025-12-27</v>
       </c>
       <c r="B109" t="str">
-        <v>7-ELEVEN 27590 00072ORLANDO             FL</v>
+        <v>SPECTRUM            855-707-7328        MO</v>
       </c>
       <c r="C109" t="str">
-        <v>NIKHIL NANDU</v>
+        <v>MONNICA NANDU</v>
       </c>
       <c r="D109" s="1">
-        <v>15.94</v>
+        <v>110</v>
       </c>
       <c r="E109" t="str">
         <v/>
       </c>
       <c r="F109" t="str">
         <v/>
       </c>
       <c r="G109" t="str">
         <v/>
       </c>
       <c r="H109" t="str">
         <v/>
       </c>
       <c r="I109" t="str">
         <v>Uncategorized</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="str">
         <v>2025-12-27</v>
       </c>
       <c r="B110" t="str">
-        <v>AplPay APPLE.COM/BILINTERNET CHARGE     CA</v>
+        <v>SUNOCO 0646957100   WINTER PARK         FL</v>
       </c>
       <c r="C110" t="str">
-        <v>ARVIND NANDU</v>
+        <v>NIKHIL NANDU</v>
       </c>
       <c r="D110" s="1">
-        <v>9.99</v>
+        <v>40.11</v>
       </c>
       <c r="E110" t="str">
         <v/>
       </c>
       <c r="F110" t="str">
         <v/>
       </c>
       <c r="G110" t="str">
         <v/>
       </c>
       <c r="H110" t="str">
         <v/>
       </c>
       <c r="I110" t="str">
         <v>Uncategorized</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="str">
         <v>2025-12-27</v>
       </c>
       <c r="B111" t="str">
-        <v>MARSHALLS #1332 0000WINTER PARK         FL</v>
+        <v>Sunoco Gas          215-977-3000        TX</v>
       </c>
       <c r="C111" t="str">
         <v>NIKHIL NANDU</v>
       </c>
       <c r="D111" s="1">
-        <v>13.83</v>
+        <v>3.72</v>
       </c>
       <c r="E111" t="str">
         <v/>
       </c>
       <c r="F111" t="str">
         <v/>
       </c>
       <c r="G111" t="str">
         <v/>
       </c>
       <c r="H111" t="str">
         <v/>
       </c>
       <c r="I111" t="str">
         <v>Uncategorized</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="str">
         <v>2025-12-27</v>
       </c>
       <c r="B112" t="str">
-        <v>PATEL BROTHERS      ORLANDO             FL</v>
+        <v>TST* THE MADRAS CAFESAND LAKE           FL</v>
       </c>
       <c r="C112" t="str">
         <v>ARVIND NANDU</v>
       </c>
       <c r="D112" s="1">
-        <v>48.73</v>
+        <v>23.43</v>
       </c>
       <c r="E112" t="str">
         <v/>
       </c>
       <c r="F112" t="str">
         <v/>
       </c>
       <c r="G112" t="str">
         <v/>
       </c>
       <c r="H112" t="str">
         <v/>
       </c>
       <c r="I112" t="str">
         <v>Uncategorized</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="str">
         <v>2025-12-27</v>
       </c>
       <c r="B113" t="str">
-        <v>SPECTRUM            855-707-7328        MO</v>
+        <v>WAWA FUEL/CONVENIENCORLANDO             FL</v>
       </c>
       <c r="C113" t="str">
-        <v>MONNICA NANDU</v>
+        <v>NIKHIL NANDU</v>
       </c>
       <c r="D113" s="1">
-        <v>110</v>
+        <v>7.99</v>
       </c>
       <c r="E113" t="str">
         <v/>
       </c>
       <c r="F113" t="str">
         <v/>
       </c>
       <c r="G113" t="str">
         <v/>
       </c>
       <c r="H113" t="str">
         <v/>
       </c>
       <c r="I113" t="str">
         <v>Uncategorized</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="str">
-        <v>2025-12-27</v>
+        <v>2025-12-26</v>
       </c>
       <c r="B114" t="str">
-        <v>SUNOCO 0646957100   WINTER PARK         FL</v>
+        <v>ELEGANT BEAUTY SUPPLORLANDO             FL</v>
       </c>
       <c r="C114" t="str">
-        <v>NIKHIL NANDU</v>
+        <v>MONNICA NANDU</v>
       </c>
       <c r="D114" s="1">
-        <v>40.11</v>
+        <v>28.99</v>
       </c>
       <c r="E114" t="str">
         <v/>
       </c>
       <c r="F114" t="str">
         <v/>
       </c>
       <c r="G114" t="str">
         <v/>
       </c>
       <c r="H114" t="str">
         <v/>
       </c>
       <c r="I114" t="str">
         <v>Uncategorized</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="str">
-        <v>2025-12-27</v>
+        <v>2025-12-26</v>
       </c>
       <c r="B115" t="str">
-        <v>Sunoco Gas          215-977-3000        TX</v>
+        <v>FLOYD'S 99 MILLS AVEORLANDO             FL</v>
       </c>
       <c r="C115" t="str">
         <v>NIKHIL NANDU</v>
       </c>
       <c r="D115" s="1">
-        <v>3.72</v>
+        <v>28</v>
       </c>
       <c r="E115" t="str">
         <v/>
       </c>
       <c r="F115" t="str">
         <v/>
       </c>
       <c r="G115" t="str">
         <v/>
       </c>
       <c r="H115" t="str">
         <v/>
       </c>
       <c r="I115" t="str">
         <v>Uncategorized</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="str">
-        <v>2025-12-27</v>
+        <v>2025-12-26</v>
       </c>
       <c r="B116" t="str">
-        <v>TST* THE MADRAS CAFESAND LAKE           FL</v>
+        <v>GOOGLE *GOOGLE ONE   G.CO/HELPPAY#      CA</v>
       </c>
       <c r="C116" t="str">
-        <v>ARVIND NANDU</v>
+        <v>MONNICA NANDU</v>
       </c>
       <c r="D116" s="1">
-        <v>23.43</v>
+        <v>1.99</v>
       </c>
       <c r="E116" t="str">
         <v/>
       </c>
       <c r="F116" t="str">
         <v/>
       </c>
       <c r="G116" t="str">
         <v/>
       </c>
       <c r="H116" t="str">
         <v/>
       </c>
       <c r="I116" t="str">
         <v>Uncategorized</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="str">
-        <v>2025-12-27</v>
+        <v>2025-12-26</v>
       </c>
       <c r="B117" t="str">
-        <v>WAWA FUEL/CONVENIENCORLANDO             FL</v>
+        <v>NOODLES&amp;CO.         ORLANDO             FL</v>
       </c>
       <c r="C117" t="str">
         <v>NIKHIL NANDU</v>
       </c>
       <c r="D117" s="1">
-        <v>7.99</v>
+        <v>7.72</v>
       </c>
       <c r="E117" t="str">
         <v/>
       </c>
       <c r="F117" t="str">
         <v/>
       </c>
       <c r="G117" t="str">
         <v/>
       </c>
       <c r="H117" t="str">
         <v/>
       </c>
       <c r="I117" t="str">
         <v>Uncategorized</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="str">
         <v>2025-12-26</v>
       </c>
       <c r="B118" t="str">
-        <v>ELEGANT BEAUTY SUPPLORLANDO             FL</v>
+        <v>Sunoco Gas          215-977-3000        TX</v>
       </c>
       <c r="C118" t="str">
-        <v>MONNICA NANDU</v>
+        <v>NIKHIL NANDU</v>
       </c>
       <c r="D118" s="1">
-        <v>28.99</v>
+        <v>3.72</v>
       </c>
       <c r="E118" t="str">
         <v/>
       </c>
       <c r="F118" t="str">
         <v/>
       </c>
       <c r="G118" t="str">
         <v/>
       </c>
       <c r="H118" t="str">
         <v/>
       </c>
       <c r="I118" t="str">
         <v>Uncategorized</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="str">
         <v>2025-12-26</v>
       </c>
       <c r="B119" t="str">
-        <v>FLOYD'S 99 MILLS AVEORLANDO             FL</v>
+        <v>TST* FLAVIOS BRICK OSARASOTA            FL</v>
       </c>
       <c r="C119" t="str">
         <v>NIKHIL NANDU</v>
       </c>
       <c r="D119" s="1">
-        <v>28</v>
+        <v>74.81</v>
       </c>
       <c r="E119" t="str">
         <v/>
       </c>
       <c r="F119" t="str">
         <v/>
       </c>
       <c r="G119" t="str">
         <v/>
       </c>
       <c r="H119" t="str">
         <v/>
       </c>
       <c r="I119" t="str">
         <v>Uncategorized</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="str">
-        <v>2025-12-26</v>
+        <v>2025-12-25</v>
       </c>
       <c r="B120" t="str">
-        <v>GOOGLE *GOOGLE ONE   G.CO/HELPPAY#      CA</v>
+        <v>CHEVRON 0042155/CHEVWINTER PARK         FL</v>
       </c>
       <c r="C120" t="str">
-        <v>MONNICA NANDU</v>
+        <v>NIKHIL NANDU</v>
       </c>
       <c r="D120" s="1">
-        <v>1.99</v>
+        <v>4.25</v>
       </c>
       <c r="E120" t="str">
         <v/>
       </c>
       <c r="F120" t="str">
         <v/>
       </c>
       <c r="G120" t="str">
         <v/>
       </c>
       <c r="H120" t="str">
         <v/>
       </c>
       <c r="I120" t="str">
         <v>Uncategorized</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="str">
-        <v>2025-12-26</v>
+        <v>2025-12-24</v>
       </c>
       <c r="B121" t="str">
-        <v>NOODLES&amp;CO.         ORLANDO             FL</v>
+        <v>ADOBE Adobe Systems SAN JOSE            CA</v>
       </c>
       <c r="C121" t="str">
-        <v>NIKHIL NANDU</v>
+        <v>MONNICA NANDU</v>
       </c>
       <c r="D121" s="1">
-        <v>7.72</v>
+        <v>6.99</v>
       </c>
       <c r="E121" t="str">
         <v/>
       </c>
       <c r="F121" t="str">
         <v/>
       </c>
       <c r="G121" t="str">
         <v/>
       </c>
       <c r="H121" t="str">
         <v/>
       </c>
       <c r="I121" t="str">
         <v>Uncategorized</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="str">
-        <v>2025-12-26</v>
+        <v>2025-12-24</v>
       </c>
       <c r="B122" t="str">
-        <v>Sunoco Gas          215-977-3000        TX</v>
+        <v>ADOBE Adobe Systems SAN JOSE            CA</v>
       </c>
       <c r="C122" t="str">
-        <v>NIKHIL NANDU</v>
+        <v>MONNICA NANDU</v>
       </c>
       <c r="D122" s="1">
-        <v>3.72</v>
+        <v>29.99</v>
       </c>
       <c r="E122" t="str">
         <v/>
       </c>
       <c r="F122" t="str">
         <v/>
       </c>
       <c r="G122" t="str">
         <v/>
       </c>
       <c r="H122" t="str">
         <v/>
       </c>
       <c r="I122" t="str">
         <v>Uncategorized</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="str">
-        <v>2025-12-26</v>
+        <v>2025-12-24</v>
       </c>
       <c r="B123" t="str">
-        <v>TST* FLAVIOS BRICK OSARASOTA            FL</v>
+        <v>LOWE'S              ORLANDO             FL</v>
       </c>
       <c r="C123" t="str">
-        <v>NIKHIL NANDU</v>
+        <v>ARVIND NANDU</v>
       </c>
       <c r="D123" s="1">
-        <v>74.81</v>
+        <v>379.31</v>
       </c>
       <c r="E123" t="str">
         <v/>
       </c>
       <c r="F123" t="str">
         <v/>
       </c>
       <c r="G123" t="str">
         <v/>
       </c>
       <c r="H123" t="str">
         <v/>
       </c>
       <c r="I123" t="str">
         <v>Uncategorized</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="str">
-        <v>2025-12-25</v>
+        <v>2025-12-24</v>
       </c>
       <c r="B124" t="str">
-        <v>CHEVRON 0042155/CHEVWINTER PARK         FL</v>
+        <v>NASSAU CANDY        HICKSVILLE          NY</v>
       </c>
       <c r="C124" t="str">
         <v>NIKHIL NANDU</v>
       </c>
       <c r="D124" s="1">
-        <v>4.25</v>
+        <v>259.53</v>
       </c>
       <c r="E124" t="str">
         <v/>
       </c>
       <c r="F124" t="str">
         <v/>
       </c>
       <c r="G124" t="str">
         <v/>
       </c>
       <c r="H124" t="str">
         <v/>
       </c>
       <c r="I124" t="str">
         <v>Uncategorized</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="str">
         <v>2025-12-24</v>
       </c>
       <c r="B125" t="str">
-        <v>ADOBE Adobe Systems SAN JOSE            CA</v>
+        <v>NASSAU CANDY        HICKSVILLE          NY</v>
       </c>
       <c r="C125" t="str">
-        <v>MONNICA NANDU</v>
+        <v>NIKHIL NANDU</v>
       </c>
       <c r="D125" s="1">
-        <v>6.99</v>
+        <v>342.77</v>
       </c>
       <c r="E125" t="str">
         <v/>
       </c>
       <c r="F125" t="str">
         <v/>
       </c>
       <c r="G125" t="str">
         <v/>
       </c>
       <c r="H125" t="str">
         <v/>
       </c>
       <c r="I125" t="str">
         <v>Uncategorized</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="str">
         <v>2025-12-24</v>
       </c>
       <c r="B126" t="str">
-        <v>ADOBE Adobe Systems SAN JOSE            CA</v>
+        <v>NASSAU CANDY        HICKSVILLE          NY</v>
       </c>
       <c r="C126" t="str">
-        <v>MONNICA NANDU</v>
+        <v>NIKHIL NANDU</v>
       </c>
       <c r="D126" s="1">
-        <v>29.99</v>
+        <v>420.98</v>
       </c>
       <c r="E126" t="str">
         <v/>
       </c>
       <c r="F126" t="str">
         <v/>
       </c>
       <c r="G126" t="str">
         <v/>
       </c>
       <c r="H126" t="str">
         <v/>
       </c>
       <c r="I126" t="str">
         <v>Uncategorized</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="str">
-        <v>2025-12-24</v>
+        <v>2025-12-21</v>
       </c>
       <c r="B127" t="str">
-        <v>LOWE'S              ORLANDO             FL</v>
+        <v>JINYA RAMEN BAR - ORORLANDO             FL</v>
       </c>
       <c r="C127" t="str">
-        <v>ARVIND NANDU</v>
+        <v>NIKHIL NANDU</v>
       </c>
       <c r="D127" s="1">
-        <v>379.31</v>
+        <v>89.78</v>
       </c>
       <c r="E127" t="str">
-        <v/>
+        <v>B15</v>
       </c>
       <c r="F127" t="str">
-        <v/>
+        <v>Auto</v>
       </c>
       <c r="G127" t="str">
-        <v/>
+        <v>sdfhlele</v>
       </c>
       <c r="H127" t="str">
-        <v/>
+        <v>Yes</v>
       </c>
       <c r="I127" t="str">
-        <v>Uncategorized</v>
+        <v>Categorized</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="str">
-        <v>2025-12-24</v>
+        <v>2025-12-20</v>
       </c>
       <c r="B128" t="str">
-        <v>NASSAU CANDY        HICKSVILLE          NY</v>
+        <v>EOLA GENERAL        ORLANDO             FL</v>
       </c>
       <c r="C128" t="str">
         <v>NIKHIL NANDU</v>
       </c>
       <c r="D128" s="1">
-        <v>259.53</v>
+        <v>30.62</v>
       </c>
       <c r="E128" t="str">
-        <v/>
+        <v>909</v>
       </c>
       <c r="F128" t="str">
-        <v/>
+        <v>Fixtures</v>
       </c>
       <c r="G128" t="str">
         <v/>
       </c>
       <c r="H128" t="str">
-        <v/>
+        <v>Yes</v>
       </c>
       <c r="I128" t="str">
-        <v>Uncategorized</v>
+        <v>Categorized</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="str">
-        <v>2025-12-24</v>
+        <v>2025-12-19</v>
       </c>
       <c r="B129" t="str">
-        <v>NASSAU CANDY        HICKSVILLE          NY</v>
+        <v>LAB ANIMAL SUPPLIES,HIGHLAND VILL       TX</v>
       </c>
       <c r="C129" t="str">
         <v>NIKHIL NANDU</v>
       </c>
       <c r="D129" s="1">
-        <v>342.77</v>
+        <v>389.94</v>
       </c>
       <c r="E129" t="str">
-        <v/>
+        <v>4150</v>
       </c>
       <c r="F129" t="str">
-        <v/>
+        <v>Insurance</v>
       </c>
       <c r="G129" t="str">
-        <v/>
+        <v>test</v>
       </c>
       <c r="H129" t="str">
-        <v/>
+        <v>Yes</v>
       </c>
       <c r="I129" t="str">
-        <v>Uncategorized</v>
+        <v>Categorized</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="str">
         <v>2025-12-24</v>
       </c>
       <c r="B130" t="str">
-        <v>NASSAU CANDY        HICKSVILLE          NY</v>
+        <v>PUBLIX              WINTER PARK         FL</v>
       </c>
       <c r="C130" t="str">
         <v>NIKHIL NANDU</v>
       </c>
       <c r="D130" s="1">
-        <v>420.98</v>
+        <v>41.97</v>
       </c>
       <c r="E130" t="str">
-        <v/>
+        <v>909</v>
       </c>
       <c r="F130" t="str">
-        <v/>
+        <v>Tax</v>
       </c>
       <c r="G130" t="str">
         <v/>
       </c>
       <c r="H130" t="str">
         <v/>
       </c>
       <c r="I130" t="str">
-        <v>Uncategorized</v>
+        <v>Categorized</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="str">
-        <v>2025-12-21</v>
+        <v>2025-12-24</v>
       </c>
       <c r="B131" t="str">
-        <v>JINYA RAMEN BAR - ORORLANDO             FL</v>
+        <v>7-ELEVEN 36806 00073ORLANDO             FL</v>
       </c>
       <c r="C131" t="str">
         <v>NIKHIL NANDU</v>
       </c>
       <c r="D131" s="1">
-        <v>89.78</v>
+        <v>44.56</v>
       </c>
       <c r="E131" t="str">
-        <v>B15</v>
+        <v>B14</v>
       </c>
       <c r="F131" t="str">
-        <v>Auto</v>
+        <v>Supplies</v>
       </c>
       <c r="G131" t="str">
-        <v>sdfhlele</v>
+        <v/>
       </c>
       <c r="H131" t="str">
-        <v>Yes</v>
+        <v/>
       </c>
       <c r="I131" t="str">
         <v>Categorized</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="str">
         <v>2025-12-20</v>
       </c>
       <c r="B132" t="str">
-        <v>EOLA GENERAL        ORLANDO             FL</v>
+        <v>TST* AGAVE AZUL WINDWINDERMERE          FL</v>
       </c>
       <c r="C132" t="str">
-        <v>NIKHIL NANDU</v>
+        <v>ARVIND NANDU</v>
       </c>
       <c r="D132" s="1">
-        <v>30.62</v>
+        <v>101.79</v>
       </c>
       <c r="E132" t="str">
-        <v>909</v>
+        <v>1000</v>
       </c>
       <c r="F132" t="str">
-        <v>Fixtures</v>
+        <v>Fees</v>
       </c>
       <c r="G132" t="str">
-        <v/>
+        <v>loo</v>
       </c>
       <c r="H132" t="str">
-        <v>Yes</v>
+        <v/>
       </c>
       <c r="I132" t="str">
         <v>Categorized</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="str">
-        <v>2025-12-19</v>
+        <v>2025-12-24</v>
       </c>
       <c r="B133" t="str">
-        <v>LAB ANIMAL SUPPLIES,HIGHLAND VILL       TX</v>
+        <v>PIZZERIA VALDIANO WIWINTER PARK         FL</v>
       </c>
       <c r="C133" t="str">
         <v>NIKHIL NANDU</v>
       </c>
       <c r="D133" s="1">
-        <v>389.94</v>
+        <v>8.04</v>
       </c>
       <c r="E133" t="str">
-        <v>4150</v>
+        <v>909</v>
       </c>
       <c r="F133" t="str">
-        <v>Insurance</v>
+        <v>Travel</v>
       </c>
       <c r="G133" t="str">
-        <v>test</v>
+        <v/>
       </c>
       <c r="H133" t="str">
-        <v>Yes</v>
+        <v/>
       </c>
       <c r="I133" t="str">
         <v>Categorized</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="str">
         <v>2025-12-24</v>
       </c>
       <c r="B134" t="str">
-        <v>PUBLIX              WINTER PARK         FL</v>
+        <v>NEW PUNJAB INDIAN REORLANDO             FL</v>
       </c>
       <c r="C134" t="str">
-        <v>NIKHIL NANDU</v>
+        <v>ARVIND NANDU</v>
       </c>
       <c r="D134" s="1">
-        <v>41.97</v>
+        <v>70.23</v>
       </c>
       <c r="E134" t="str">
         <v>909</v>
       </c>
       <c r="F134" t="str">
-        <v>Tax</v>
+        <v>Fixtures</v>
       </c>
       <c r="G134" t="str">
         <v/>
       </c>
       <c r="H134" t="str">
         <v/>
       </c>
       <c r="I134" t="str">
         <v>Categorized</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="str">
-        <v>2025-12-24</v>
+        <v>2025-12-23</v>
       </c>
       <c r="B135" t="str">
-        <v>7-ELEVEN 36806 00073ORLANDO             FL</v>
+        <v>FROOTS 0            WINDERMERE          FL</v>
       </c>
       <c r="C135" t="str">
         <v>NIKHIL NANDU</v>
       </c>
       <c r="D135" s="1">
-        <v>44.56</v>
+        <v>9.64</v>
       </c>
       <c r="E135" t="str">
-        <v>B14</v>
+        <v>4150</v>
       </c>
       <c r="F135" t="str">
-        <v>Supplies</v>
+        <v>Personal</v>
       </c>
       <c r="G135" t="str">
         <v/>
       </c>
       <c r="H135" t="str">
         <v/>
       </c>
       <c r="I135" t="str">
         <v>Categorized</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="str">
-        <v>2025-12-20</v>
+        <v>2025-12-19</v>
       </c>
       <c r="B136" t="str">
-        <v>TST* AGAVE AZUL WINDWINDERMERE          FL</v>
+        <v>FLOYD'S 99 MILLS AVEORLANDO             FL</v>
       </c>
       <c r="C136" t="str">
-        <v>ARVIND NANDU</v>
+        <v>NIKHIL NANDU</v>
       </c>
       <c r="D136" s="1">
-        <v>101.79</v>
+        <v>70</v>
       </c>
       <c r="E136" t="str">
-        <v>1000</v>
+        <v>BIK</v>
       </c>
       <c r="F136" t="str">
-        <v>Fees</v>
+        <v>Credit</v>
       </c>
       <c r="G136" t="str">
-        <v>loo</v>
+        <v>This is a note</v>
       </c>
       <c r="H136" t="str">
         <v/>
       </c>
       <c r="I136" t="str">
         <v>Categorized</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="str">
-        <v>2025-12-24</v>
+        <v>2025-12-19</v>
       </c>
       <c r="B137" t="str">
-        <v>PIZZERIA VALDIANO WIWINTER PARK         FL</v>
+        <v>PUBLIX              WINTER PARK         FL</v>
       </c>
       <c r="C137" t="str">
         <v>NIKHIL NANDU</v>
       </c>
       <c r="D137" s="1">
-        <v>8.04</v>
+        <v>33.01</v>
       </c>
       <c r="E137" t="str">
         <v>909</v>
       </c>
       <c r="F137" t="str">
-        <v>Travel</v>
+        <v>Credit</v>
       </c>
       <c r="G137" t="str">
-        <v/>
+        <v>this is a note</v>
       </c>
       <c r="H137" t="str">
         <v/>
       </c>
       <c r="I137" t="str">
         <v>Categorized</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="str">
-        <v>2025-12-24</v>
+        <v>2025-12-19</v>
       </c>
       <c r="B138" t="str">
-        <v>NEW PUNJAB INDIAN REORLANDO             FL</v>
+        <v>TST* THE MADRAS CAFESAND LAKE           FL</v>
       </c>
       <c r="C138" t="str">
-        <v>ARVIND NANDU</v>
+        <v>NIKHIL NANDU</v>
       </c>
       <c r="D138" s="1">
-        <v>70.23</v>
+        <v>63.9</v>
       </c>
       <c r="E138" t="str">
-        <v>909</v>
+        <v>4150</v>
       </c>
       <c r="F138" t="str">
-        <v>Fixtures</v>
+        <v>Fees</v>
       </c>
       <c r="G138" t="str">
-        <v/>
+        <v>hi</v>
       </c>
       <c r="H138" t="str">
         <v/>
       </c>
       <c r="I138" t="str">
         <v>Categorized</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="str">
-        <v>2025-12-23</v>
+        <v>2025-12-20</v>
       </c>
       <c r="B139" t="str">
-        <v>FROOTS 0            WINDERMERE          FL</v>
+        <v>HOMEGOODS           ORLANDO             FL</v>
       </c>
       <c r="C139" t="str">
-        <v>NIKHIL NANDU</v>
+        <v>MONNICA NANDU</v>
       </c>
       <c r="D139" s="1">
-        <v>9.64</v>
+        <v>74.53</v>
       </c>
       <c r="E139" t="str">
-        <v>4150</v>
+        <v>B1205</v>
       </c>
       <c r="F139" t="str">
-        <v>Personal</v>
+        <v>Fees</v>
       </c>
       <c r="G139" t="str">
         <v/>
       </c>
       <c r="H139" t="str">
         <v/>
       </c>
       <c r="I139" t="str">
         <v>Categorized</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="str">
-        <v>2025-12-19</v>
+        <v>2025-12-20</v>
       </c>
       <c r="B140" t="str">
-        <v>FLOYD'S 99 MILLS AVEORLANDO             FL</v>
+        <v>PUBLIX              WINTER PARK         FL</v>
       </c>
       <c r="C140" t="str">
         <v>NIKHIL NANDU</v>
       </c>
       <c r="D140" s="1">
-        <v>70</v>
+        <v>44.14</v>
       </c>
       <c r="E140" t="str">
-        <v>BIK</v>
+        <v>B14</v>
       </c>
       <c r="F140" t="str">
         <v>Credit</v>
       </c>
       <c r="G140" t="str">
-        <v>This is a note</v>
+        <v>hello</v>
       </c>
       <c r="H140" t="str">
         <v/>
       </c>
       <c r="I140" t="str">
         <v>Categorized</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="str">
-        <v>2025-12-19</v>
+        <v>2025-12-21</v>
       </c>
       <c r="B141" t="str">
-        <v>PUBLIX              WINTER PARK         FL</v>
+        <v>JINYA RAMEN BAR - ORORLANDO             FL</v>
       </c>
       <c r="C141" t="str">
         <v>NIKHIL NANDU</v>
       </c>
       <c r="D141" s="1">
-        <v>33.01</v>
+        <v>63.93</v>
       </c>
       <c r="E141" t="str">
-        <v>909</v>
+        <v>B2</v>
       </c>
       <c r="F141" t="str">
         <v>Credit</v>
       </c>
       <c r="G141" t="str">
-        <v>this is a note</v>
+        <v>lslkf</v>
       </c>
       <c r="H141" t="str">
         <v/>
       </c>
       <c r="I141" t="str">
         <v>Categorized</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="str">
-        <v>2025-12-19</v>
+        <v>2025-12-22</v>
       </c>
       <c r="B142" t="str">
-        <v>TST* THE MADRAS CAFESAND LAKE           FL</v>
+        <v>BURGER FI 0848700228WINTER PARK         FL</v>
       </c>
       <c r="C142" t="str">
         <v>NIKHIL NANDU</v>
       </c>
       <c r="D142" s="1">
-        <v>63.9</v>
+        <v>41.43</v>
       </c>
       <c r="E142" t="str">
-        <v>4150</v>
+        <v>B8</v>
       </c>
       <c r="F142" t="str">
         <v>Fees</v>
       </c>
       <c r="G142" t="str">
-        <v>hi</v>
+        <v/>
       </c>
       <c r="H142" t="str">
         <v/>
       </c>
       <c r="I142" t="str">
         <v>Categorized</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="str">
-        <v>2025-12-20</v>
+        <v>2025-12-22</v>
       </c>
       <c r="B143" t="str">
-        <v>HOMEGOODS           ORLANDO             FL</v>
+        <v>WAWA FUEL/CONVENIENCORLANDO             FL</v>
       </c>
       <c r="C143" t="str">
-        <v>MONNICA NANDU</v>
+        <v>NIKHIL NANDU</v>
       </c>
       <c r="D143" s="1">
-        <v>74.53</v>
+        <v>8.28</v>
       </c>
       <c r="E143" t="str">
-        <v>B1205</v>
+        <v>BIK</v>
       </c>
       <c r="F143" t="str">
-        <v>Fees</v>
+        <v>Fixtures</v>
       </c>
       <c r="G143" t="str">
         <v/>
       </c>
       <c r="H143" t="str">
         <v/>
       </c>
       <c r="I143" t="str">
         <v>Categorized</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="str">
-        <v>2025-12-20</v>
+        <v>2025-12-22</v>
       </c>
       <c r="B144" t="str">
-        <v>PUBLIX              WINTER PARK         FL</v>
+        <v>TST* THE MADRAS CAFESAND LAKE           FL</v>
       </c>
       <c r="C144" t="str">
-        <v>NIKHIL NANDU</v>
+        <v>ARVIND NANDU</v>
       </c>
       <c r="D144" s="1">
-        <v>44.14</v>
+        <v>52.19</v>
       </c>
       <c r="E144" t="str">
-        <v>B14</v>
+        <v>BIP</v>
       </c>
       <c r="F144" t="str">
-        <v>Credit</v>
+        <v>Insurance</v>
       </c>
       <c r="G144" t="str">
-        <v>hello</v>
+        <v/>
       </c>
       <c r="H144" t="str">
         <v/>
       </c>
       <c r="I144" t="str">
         <v>Categorized</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="str">
-        <v>2025-12-21</v>
+        <v>2025-12-22</v>
       </c>
       <c r="B145" t="str">
-        <v>JINYA RAMEN BAR - ORORLANDO             FL</v>
+        <v>TST* DALMOROS - ORLAORLANDO             FL</v>
       </c>
       <c r="C145" t="str">
         <v>NIKHIL NANDU</v>
       </c>
       <c r="D145" s="1">
-        <v>63.93</v>
+        <v>12.56</v>
       </c>
       <c r="E145" t="str">
-        <v>B2</v>
+        <v>BPP</v>
       </c>
       <c r="F145" t="str">
-        <v>Credit</v>
+        <v>License</v>
       </c>
       <c r="G145" t="str">
-        <v>lslkf</v>
+        <v>d</v>
       </c>
       <c r="H145" t="str">
         <v/>
       </c>
       <c r="I145" t="str">
         <v>Categorized</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="str">
         <v>2025-12-22</v>
       </c>
       <c r="B146" t="str">
-        <v>BURGER FI 0848700228WINTER PARK         FL</v>
+        <v>PUBLIX              ORLANDO             FL</v>
       </c>
       <c r="C146" t="str">
         <v>NIKHIL NANDU</v>
       </c>
       <c r="D146" s="1">
-        <v>41.43</v>
+        <v>92.7</v>
       </c>
       <c r="E146" t="str">
-        <v>B8</v>
+        <v>ID5</v>
       </c>
       <c r="F146" t="str">
-        <v>Fees</v>
+        <v>Misc</v>
       </c>
       <c r="G146" t="str">
         <v/>
       </c>
       <c r="H146" t="str">
         <v/>
       </c>
       <c r="I146" t="str">
         <v>Categorized</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="str">
         <v>2025-12-22</v>
       </c>
       <c r="B147" t="str">
-        <v>WAWA FUEL/CONVENIENCORLANDO             FL</v>
+        <v>7-ELEVEN 25081 00072WINTER PARK         FL</v>
       </c>
       <c r="C147" t="str">
         <v>NIKHIL NANDU</v>
       </c>
       <c r="D147" s="1">
-        <v>8.28</v>
+        <v>3.18</v>
       </c>
       <c r="E147" t="str">
-        <v>BIK</v>
+        <v>PERSONAL</v>
       </c>
       <c r="F147" t="str">
-        <v>Fixtures</v>
+        <v>Office</v>
       </c>
       <c r="G147" t="str">
         <v/>
       </c>
       <c r="H147" t="str">
         <v/>
       </c>
       <c r="I147" t="str">
         <v>Categorized</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="str">
-        <v>2025-12-22</v>
+        <v>2025-12-23</v>
       </c>
       <c r="B148" t="str">
-        <v>TST* THE MADRAS CAFESAND LAKE           FL</v>
+        <v>TACO BELL 039602 039ORLANDO             FL</v>
       </c>
       <c r="C148" t="str">
-        <v>ARVIND NANDU</v>
+        <v>MONNICA NANDU</v>
       </c>
       <c r="D148" s="1">
-        <v>52.19</v>
+        <v>13.28</v>
       </c>
       <c r="E148" t="str">
-        <v>BIP</v>
+        <v>4150</v>
       </c>
       <c r="F148" t="str">
-        <v>Insurance</v>
+        <v>Purchase</v>
       </c>
       <c r="G148" t="str">
         <v/>
       </c>
       <c r="H148" t="str">
         <v/>
       </c>
       <c r="I148" t="str">
         <v>Categorized</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="str">
-        <v>2025-12-22</v>
+        <v>2025-12-20</v>
       </c>
       <c r="B149" t="str">
-        <v>TST* DALMOROS - ORLAORLANDO             FL</v>
+        <v>TACO BELL           WINTER PARK         FL</v>
       </c>
       <c r="C149" t="str">
         <v>NIKHIL NANDU</v>
       </c>
       <c r="D149" s="1">
-        <v>12.56</v>
+        <v>19.12</v>
       </c>
       <c r="E149" t="str">
-        <v>BPP</v>
+        <v>4150</v>
       </c>
       <c r="F149" t="str">
-        <v>License</v>
+        <v>Fees</v>
       </c>
       <c r="G149" t="str">
-        <v>d</v>
+        <v>hi</v>
       </c>
       <c r="H149" t="str">
         <v/>
       </c>
       <c r="I149" t="str">
         <v>Categorized</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="str">
-        <v>2025-12-22</v>
+        <v>2025-12-20</v>
       </c>
       <c r="B150" t="str">
-        <v>PUBLIX              ORLANDO             FL</v>
+        <v>SPOTIFY P3D99C0645 6NEW YORK            NY</v>
       </c>
       <c r="C150" t="str">
-        <v>NIKHIL NANDU</v>
+        <v>MONNICA NANDU</v>
       </c>
       <c r="D150" s="1">
-        <v>92.7</v>
+        <v>22.58</v>
       </c>
       <c r="E150" t="str">
-        <v>ID5</v>
+        <v>B10</v>
       </c>
       <c r="F150" t="str">
-        <v>Misc</v>
+        <v>Insurance</v>
       </c>
       <c r="G150" t="str">
         <v/>
       </c>
       <c r="H150" t="str">
         <v/>
       </c>
       <c r="I150" t="str">
         <v>Categorized</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="str">
-        <v>2025-12-22</v>
+        <v>2025-12-20</v>
       </c>
       <c r="B151" t="str">
-        <v>7-ELEVEN 25081 00072WINTER PARK         FL</v>
+        <v>EOLA GENERAL        ORLANDO             FL</v>
       </c>
       <c r="C151" t="str">
         <v>NIKHIL NANDU</v>
       </c>
       <c r="D151" s="1">
-        <v>3.18</v>
+        <v>0.53</v>
       </c>
       <c r="E151" t="str">
-        <v>PERSONAL</v>
+        <v>B12</v>
       </c>
       <c r="F151" t="str">
-        <v>Office</v>
+        <v>Fees</v>
       </c>
       <c r="G151" t="str">
         <v/>
       </c>
       <c r="H151" t="str">
         <v/>
       </c>
       <c r="I151" t="str">
         <v>Categorized</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="str">
-        <v>2025-12-23</v>
+        <v>2025-12-22</v>
       </c>
       <c r="B152" t="str">
-        <v>TACO BELL 039602 039ORLANDO             FL</v>
+        <v>RACETRAC 2305 2305  ORLANDO             FL</v>
       </c>
       <c r="C152" t="str">
-        <v>MONNICA NANDU</v>
+        <v>ARVIND NANDU</v>
       </c>
       <c r="D152" s="1">
-        <v>13.28</v>
+        <v>55.17</v>
       </c>
       <c r="E152" t="str">
-        <v>4150</v>
+        <v>GG</v>
       </c>
       <c r="F152" t="str">
-        <v>Purchase</v>
+        <v>Meals</v>
       </c>
       <c r="G152" t="str">
         <v/>
       </c>
       <c r="H152" t="str">
         <v/>
       </c>
       <c r="I152" t="str">
         <v>Categorized</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="str">
-        <v>2025-12-20</v>
+        <v>2025-12-23</v>
       </c>
       <c r="B153" t="str">
-        <v>TACO BELL           WINTER PARK         FL</v>
+        <v>BILL.COM, LLC*I2G ARDOVER               DE</v>
       </c>
       <c r="C153" t="str">
-        <v>NIKHIL NANDU</v>
+        <v>MONNICA NANDU</v>
       </c>
       <c r="D153" s="1">
-        <v>19.12</v>
+        <v>395</v>
       </c>
       <c r="E153" t="str">
-        <v>4150</v>
+        <v>909</v>
       </c>
       <c r="F153" t="str">
-        <v>Fees</v>
+        <v>Repairs</v>
       </c>
       <c r="G153" t="str">
-        <v>hi</v>
+        <v/>
       </c>
       <c r="H153" t="str">
         <v/>
       </c>
       <c r="I153" t="str">
         <v>Categorized</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="str">
-        <v>2025-12-20</v>
+        <v>2026-01-03</v>
       </c>
       <c r="B154" t="str">
-        <v>SPOTIFY P3D99C0645 6NEW YORK            NY</v>
+        <v>ONLINE PAYMENT - THANK YOU</v>
       </c>
       <c r="C154" t="str">
         <v>MONNICA NANDU</v>
       </c>
       <c r="D154" s="1">
-        <v>22.58</v>
+        <v>-4000</v>
       </c>
       <c r="E154" t="str">
-        <v>B10</v>
+        <v/>
       </c>
       <c r="F154" t="str">
-        <v>Insurance</v>
+        <v>Online Payment</v>
       </c>
       <c r="G154" t="str">
         <v/>
       </c>
       <c r="H154" t="str">
         <v/>
       </c>
       <c r="I154" t="str">
-        <v>Categorized</v>
+        <v>Uncategorized</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="str">
-        <v>2025-12-20</v>
+        <v>2026-01-02</v>
       </c>
       <c r="B155" t="str">
-        <v>EOLA GENERAL        ORLANDO             FL</v>
+        <v>ONLINE PAYMENT - THANK YOU</v>
       </c>
       <c r="C155" t="str">
-        <v>NIKHIL NANDU</v>
+        <v>MONNICA NANDU</v>
       </c>
       <c r="D155" s="1">
-        <v>0.53</v>
+        <v>-11239.18</v>
       </c>
       <c r="E155" t="str">
-        <v>B12</v>
+        <v/>
       </c>
       <c r="F155" t="str">
-        <v>Fees</v>
+        <v>Online Payment</v>
       </c>
       <c r="G155" t="str">
         <v/>
       </c>
       <c r="H155" t="str">
         <v/>
       </c>
       <c r="I155" t="str">
-        <v>Categorized</v>
+        <v>Uncategorized</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="str">
-        <v>2025-12-22</v>
+        <v>2026-01-01</v>
       </c>
       <c r="B156" t="str">
-        <v>RACETRAC 2305 2305  ORLANDO             FL</v>
+        <v>ONLINE PAYMENT - THANK YOU</v>
       </c>
       <c r="C156" t="str">
-        <v>ARVIND NANDU</v>
+        <v>MONNICA NANDU</v>
       </c>
       <c r="D156" s="1">
-        <v>55.17</v>
+        <v>-4700.12</v>
       </c>
       <c r="E156" t="str">
-        <v>GG</v>
+        <v/>
       </c>
       <c r="F156" t="str">
-        <v>Meals</v>
+        <v>Online Payment</v>
       </c>
       <c r="G156" t="str">
         <v/>
       </c>
       <c r="H156" t="str">
         <v/>
       </c>
       <c r="I156" t="str">
-        <v>Categorized</v>
+        <v>Uncategorized</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="str">
-        <v>2025-12-23</v>
+        <v>2026-01-01</v>
       </c>
       <c r="B157" t="str">
-        <v>BILL.COM, LLC*I2G ARDOVER               DE</v>
+        <v>ONLINE PAYMENT - THANK YOU</v>
       </c>
       <c r="C157" t="str">
         <v>MONNICA NANDU</v>
       </c>
       <c r="D157" s="1">
-        <v>395</v>
+        <v>-616.49</v>
       </c>
       <c r="E157" t="str">
-        <v>909</v>
+        <v/>
       </c>
       <c r="F157" t="str">
-        <v>Repairs</v>
+        <v>Online Payment</v>
       </c>
       <c r="G157" t="str">
         <v/>
       </c>
       <c r="H157" t="str">
         <v/>
       </c>
       <c r="I157" t="str">
-        <v>Categorized</v>
+        <v>Uncategorized</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:I157"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Summary</vt:lpstr>